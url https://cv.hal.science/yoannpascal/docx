--- v0 (2026-03-10)
+++ v1 (2026-05-07)
@@ -2681,494 +2681,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire d'un quartier de Nemausus : Nîmes, Parking Jean Jaurès : Occitanie, Gard : tome II, présentation des données : volume 3, le quartier au haut Empire Ilot C et voie III : rapport de fouille</w:t>
+                <w:t xml:space="preserve">L'histoire d'un quartier de Nemausus : Nîmes, Parking Jean Jaurès : Occitanie, Gard : tome II, présentation des données : volume 5, le quartier au haut Empire, îlot G, voie VII, îlot H, voie VIII : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2017, 390 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2017, 394 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124901v1</w:t>
+                <w:t xml:space="preserve">hal-04124899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire d'un quartier de Nemausus : Nîmes, Parking Jean Jaurès : Occitanie, Gard : tome II, présentation des données : volume 5, le quartier au haut Empire, îlot G, voie VII, îlot H, voie VIII : rapport de fouille</w:t>
+                <w:t xml:space="preserve">L'histoire d'un quartier de Nemausus : Nîmes, Parking Jean Jaurès : Occitanie, Gard : tome II, présentation des données : volume 3, le quartier au haut Empire Ilot C et voie III : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2017, 394 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2017, 390 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124899v1</w:t>
+                <w:t xml:space="preserve">hal-04124901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t>
+                <w:t xml:space="preserve">Les sites du Mas de Roux : les équipements routiers et les installations artisanales aux abords de la voie Domitienne (IIe/Ier s. av. J.-C. - IVe s. ap. J.-C.) : les sites des Lignères (Baillargues, 34), du Roux/Moulinas (Castries et Saint-Brès, 34), et du Moulin du Roux (Saint-Brès, 34) : Baillargues, Castries, Saint-Brès : Languedoc-Roussillon, Hérault : Déplacement de l'autoroute A9 à hauteur de Montpellier : secteur 7 : rapport de fouille. tome II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Tosna</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anselmo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 222 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 279 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124896v1</w:t>
+                <w:t xml:space="preserve">hal-04124898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites du Mas de Roux : les équipements routiers et les installations artisanales aux abords de la voie Domitienne (IIe/Ier s. av. J.-C. - IVe s. ap. J.-C.) : les sites des Lignères (Baillargues, 34), du Roux/Moulinas (Castries et Saint-Brès, 34), et du Moulin du Roux (Saint-Brès, 34) : Baillargues, Castries, Saint-Brès : Languedoc-Roussillon, Hérault : Déplacement de l'autoroute A9 à hauteur de Montpellier : secteur 7 : rapport de fouille. tome II</w:t>
+                <w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+                <w:t xml:space="preserve">Marie Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 279 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 222 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124898v1</w:t>
+                <w:t xml:space="preserve">hal-04124896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4350,51 +4350,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43C805B2"/>
+    <w:nsid w:val="E1B48D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4581,51 +4581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoannpascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0683-0306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fourcade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lalibert&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Manseri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03622847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249438v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gaf&#224;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoannpascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0683-0306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fourcade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lalibert&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Manseri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03622847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249438v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gaf&#224;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>