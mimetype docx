--- v0 (2026-03-05)
+++ v1 (2026-04-13)
@@ -66,178 +66,178 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Literature Review of Public Transport OD Matrix Estimation</w:t>
+                <w:t xml:space="preserve">Collaborative semantic mapping for updating the digital twin in controlled indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Burgalat</w:t>
+                <w:t xml:space="preserve">Abdessalem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Pallares</w:t>
+                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Foucras</w:t>
+                <w:t xml:space="preserve">Hiba Al Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 6 (1), pp.45. </w:t>
+              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/futuretransp6010045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11370-025-00632-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509017v1</w:t>
+                <w:t xml:space="preserve">hal-05273048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime Monitoring through LoRaWAN: Resilient Decentralised Mesh Networks for Enhanced Data Transmission</w:t>
               </w:r>
@@ -451,2628 +451,2511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative semantic mapping for updating the digital twin in controlled indoor environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hiba Al Assaad</w:t>
+                <w:t xml:space="preserve">Impact Detection in Fall Events: Leveraging Spatio-temporal Graph Convolutional Networks and Recurrent Neural Networks Using 3D Skeleton Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tresor Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mourchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
+              <w:t xml:space="preserve">Journal of Healthcare Informatics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11370-025-00632-y⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41666-025-00215-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273048v1</w:t>
+                <w:t xml:space="preserve">hal-05322340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Detection in Fall Events: Leveraging Spatio-temporal Graph Convolutional Networks and Recurrent Neural Networks Using 3D Skeleton Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
+                <w:t xml:space="preserve">Multi-Agent Cooperative Camera-Based Semantic Grid Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Healthcare Informatics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41666-025-00215-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (2), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10846-024-02093-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322340v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Cooperative Camera-Based Semantic Grid Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caillot</w:t>
+                <w:t xml:space="preserve">Multi-hop Wireless Transmission for Maritime Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Ouerghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10846-024-02093-4⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554636v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hop Wireless Transmission for Maritime Scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
+                <w:t xml:space="preserve">Detecting dynamic patterns in dynamic graphs using subgraph isomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.1205-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10044-023-01145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365107v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting dynamic patterns in dynamic graphs using subgraph isomorphism</w:t>
+                <w:t xml:space="preserve">Fully residual Unet-based semantic segmentation of automotive fisheye images: a comparison of rectangular and deformable convolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
+                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (3), pp.1205-1221. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10044-023-01145-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-16627-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011116v1</w:t>
+                <w:t xml:space="preserve">hal-04231805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin of an industrial workstation: A novel method of an auto-labeled data generator using virtual reality for human action recognition in the context of human–robot collaboration</w:t>
+                <w:t xml:space="preserve">Particle filter meets hybrid octrees: an octree-based ground vehicle localization approach without learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejdi Dallel</w:t>
+                <w:t xml:space="preserve">Vincent Vauchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Havard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+                <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baudry</w:t>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 118, pp.105655. </w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (23), pp.27982-27997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10489-023-04622-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064208v1</w:t>
+                <w:t xml:space="preserve">sfo-04387607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully residual Unet-based semantic segmentation of automotive fisheye images: a comparison of rectangular and deformable convolutions</w:t>
+                <w:t xml:space="preserve">Digital twin of an industrial workstation: A novel method of an auto-labeled data generator using virtual reality for human action recognition in the context of human–robot collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+                <w:t xml:space="preserve">Mejdi Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+                <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118, pp.105655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-16627-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231805v1</w:t>
+                <w:t xml:space="preserve">hal-04064208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle filter meets hybrid octrees: an octree-based ground vehicle localization approach without learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Mobile Robotics for Semantic Mapping: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vauchey</w:t>
+                <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Savatier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10489-023-04622-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (20), pp.10316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app122010316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sfo-04387607v1</w:t>
+                <w:t xml:space="preserve">hal-04094613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Mobile Robotics for Semantic Mapping: A Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
+                <w:t xml:space="preserve">Survey on Cooperative Perception in an Automotive Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app122010316⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3153815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094613v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-View Fisheye Camera Dataset for Autonomous Driving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+                <w:t xml:space="preserve">Millimeter Wave FMCW RADARs for Perception, Recognition and Localization in Automotive Applications: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Venon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3188106⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.533-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2022.3167733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749088v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter Wave FMCW RADARs for Perception, Recognition and Localization in Automotive Applications: A Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Venon</w:t>
+                <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-View Fisheye Camera Dataset for Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Ravi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthil Yogamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIV.2022.3167733⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.8502-8509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3188106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856496v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Cooperative Perception in an Automotive Context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Stable keypoints selection for 2D LiDAR based place recognition with map data reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounis Douadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3153815⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (11), pp.3786-3810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574722000613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608119v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable keypoints selection for 2D LiDAR based place recognition with map data reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lounis Douadi</w:t>
+                <w:t xml:space="preserve">A comparative study of semantic segmentation of omnidirectional images from a motorcycle perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263574722000613⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08466-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010522v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of semantic segmentation of omnidirectional images from a motorcycle perspective</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Object Detection, Localisation, and Tracking-based Deep Learning for Smart Wheelchair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lecrosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-08466-9⟩</w:t>
+              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654210v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Detection, Localisation, and Tracking-based Deep Learning for Smart Wheelchair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Object Detection, Localization and Tracking-Based Deep Learning for Smart Wheelchair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+              <w:t xml:space="preserve">, 2021, 82 (1-4), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152028v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Detection, Localization and Tracking-Based Deep Learning for Smart Wheelchair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Height of Driver’s Eye and Taillight Measurements from a Camera-Based Roadside Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Chabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Subirats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (7), pp.1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19071611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721440v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Height of Driver’s Eye and Taillight Measurements from a Camera-Based Roadside Setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust robot localization in a complex oil and gas industrial environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peggy Subirats</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19071611⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.213-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rob.21735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282493v1</w:t>
+                <w:t xml:space="preserve">hal-01535781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust robot localization in a complex oil and gas industrial environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+                <w:t xml:space="preserve">PHROG: A Multimodal Feature for Place Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rob.21735⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.1167 - 1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17051167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535781v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHROG: A Multimodal Feature for Place Recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Study of Vicon System Positioning Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, pp.1167 - 1167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17051167⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17071591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535910v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Vicon System Positioning Performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Radial Face Detection for Omnidirectional Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (5), pp.1808 - 1821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIP.2012.2236344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3082,951 +2965,951 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning of Simulated Students Multimodal Mobility Behavior: Application to the City of Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 40th ACM/SIGAPP Symposium On Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Computing Machinery (ACM), Mar 2025, Catane, Sicile, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3672608.3707830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Image-Based Tool Detection in Industrial Workstations using Data Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 51st Annual Conference Of the IEEE Industrial Electronics Society (IECON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation de l'affordance d'un environnement de travail industriel : une approche basée sur l'apprentissage profond combinant données réelles et synthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration améliorée d'un capteur profileur laser pour l'inspection et la reconstruction 3D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">vincent vauchey</w:t>
+                <w:t xml:space="preserve">Evaluating Robustness of 3D Gaussian Splatting–Based 6D Camera Pose Refinement Under Degraded Conditions for Lightly Textured Industrial Synthetic Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Choudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142145v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Robustness of 3D Gaussian Splatting–Based 6D Camera Pose Refinement Under Degraded Conditions for Lightly Textured Industrial Synthetic Objects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Havard</w:t>
+                <w:t xml:space="preserve">Calibration améliorée d'un capteur profileur laser pour l'inspection et la reconstruction 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olleik Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">vincent vauchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364587v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Calibration of a Laser Profiler Sensor for 3D Inspection and Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olleik Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olleik Houssein</w:t>
+                <w:t xml:space="preserve">vincent vauchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/SICE International Symposium on System Integrations (SII 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SII59315.2025.10871134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Semantic Mapping with Prior Object Dimensions Extracted from 3D Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Al Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBOVIS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), Feb 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bus Routing Optimization: a Case Study for the Toulouse Metropolitan Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoRaCAPS: Congestion-Aware Path Selection Protocol for Offshore LoRaWAN Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4068,73 +3951,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMoB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, IEEE ComSoC, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSR: Advancing Multi-Hop Routing for LoRaWAN Mesh Networks in Maritime Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4176,874 +4059,874 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference on Network and Service Management (CNSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, ifip, cesnet, IEEE ComSoC, Oct 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une nouvelle méthode numérique basée sur l’arithmétique des intervalles pour la reconstruction de matrice origine/destination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATEC, ITS FRANCE. Congrès de l'ATEC, 23 et 24 janvier 2024 Beffroi de Montrouge, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative real-time object detection and data association framework for autonomous robots using federated graph neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
+                <w:t xml:space="preserve">Machine Learning and Feature Ranking for Impact Fall Detection Event Using Multisensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tresor Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mourchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371570v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Feature Ranking for Impact Fall Detection Event Using Multisensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tresor Koffi</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tresor Y Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mourchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MMSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390227v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Feature Ranking for Impact Fall Detection Event Using Multisensor Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
+                <w:t xml:space="preserve">A collaborative real-time object detection and data association framework for autonomous robots using federated graph neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673433v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution de génération de formes 2D d'objets basée sur des connaissances préalables pour la cartographie sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba AL Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution de génération de formes 2D d’objets basée sur des connaissances préalables pour la cartographie sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Cooperative Camera-Based Evidential Occupancy Grid Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 25th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Macau, China. pp.203-209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9921855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-view Fisheye Camera Dataset for Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5088,2417 +4971,2417 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sliding Window Based Approach With Majority Voting for Online Human Action Recognition using Spatial Temporal Graph Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMLT 2022: 2022 7th International Conference on Machine Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Rome, Italy. pp.155-163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3529399.3529425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments d'état de l'art sur la cartographie sémantique et son applicabilité en environnement industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine El-Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">View Selection for Industrial Object Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2022, Brussels, Belgium. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9969121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, Localisation et Tracking d’Objets basé Deep Learning pour un Fauteuil Roulant Intelligent.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of semantic segmentation using omnidirectional images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989535v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of semantic segmentation using omnidirectional images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection, Localisation et Tracking d’Objets basé Deep Learning pour un Fauteuil Roulant Intelligent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lecrosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088368v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OmniScape Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France. pp.1603-1608, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'images omnidirectionnelles à partir d'un environnement virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a qualitative spatial model for road traffic in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Yokohama, Japan. pp.1724-1729, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Road Traffic Takes Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 10th International Conference on Geographic Information Science (GIScience 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Melbourne, Australia. pp.52:1--52:7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2018.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréovision-Fisheye à Large Entraxe aux Carrefours: Auto-Calibration Extrinsèque à l'échelle absolue pour la Trajectographie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokèmi Datondji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Modeling of Urban Road Traffic Using Graph Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Spatial Analysis and GEOmatics (SAGEO) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France. pp.264-277, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1006677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Global Image Description Approach for Long Term Vehicle Localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Localisation visuelle multimodale à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592116v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation visuelle multimodale à long terme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A Novel Global Image Description Approach for Long Term Vehicle Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592113v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction de nuages de points lidar embarqué sur véhicule pour la reconstruction d'environnement 3D vaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Positioning in Road Networks without GPS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Localisation robuste en milieu industriel complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 18th International Conference on Intelligent Transportation Systems - (ITSC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871005v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation robuste en milieu industriel complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Vehicle Positioning in Road Networks without GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupuis Yohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 18th International Conference on Intelligent Transportation Systems - (ITSC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Gran Canaria, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875375v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS-based preliminary map estimation for autonomous vehicle mission preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2014.6943160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépliement d'images omnidirectionnelles optimisé pour la détection de visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Mendoza Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Segmentation Method of Catadioptric Images for Gait Recognition in Unconstrained Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 International Conference on Emerging Security Technologies (EST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Canterbury, United Kingdom. pp.24-29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EST.2010.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of Omnidirectional and PTZ Cameras for Face Detection and Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Iraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 International Conference on Emerging Security Technologies (EST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Canterbury, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EST.2010.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7508,148 +7391,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la trajectoire en situation réelle de conduite et comparaison avec les comportements en simulateur de conduite - Projet Profil de la ROute comme Facteur d'Influence de la Lisibilité de l'infrastructure et son effet sur la trajectoire (PROFIL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaldo Gritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2017, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7796,51 +7679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futuretransp6010045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Koffi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3620575" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Achour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al Assaad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-025-00632-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41666-025-00215-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02093-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04231805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16627-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-04387607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04622-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010316" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravi Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Rashed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Yogamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2022.3167733" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3153815" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Douadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722000613" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08466-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071611" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21735" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707830" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olleik Houssein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent vauchey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221686" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII59315.2025.10871134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Talbi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337682" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Y Koffi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba AL Assaad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391523v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870700v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921855" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El-Zaher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04058031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouvray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088368v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197144" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317644" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119841v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.52" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643370v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok&#232;mi Datondji" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1006677" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081319" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871005v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Yohan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.293" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875375v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castaneda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gritti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Achour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al Assaad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-025-00632-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Koffi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3620575" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41666-025-00215-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02093-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244545" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04231805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16627-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-04387607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04622-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010316" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3153815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2022.3167733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravi Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Rashed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Yogamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Douadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722000613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08466-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21735" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707830" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221686" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olleik Houssein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent vauchey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII59315.2025.10871134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337682" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Y Koffi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Talbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba AL Assaad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921855" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El-Zaher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04058031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197144" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317644" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.52" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643370v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok&#232;mi Datondji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1006677" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081319" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871005v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Yohan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.293" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943160" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castaneda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gritti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>