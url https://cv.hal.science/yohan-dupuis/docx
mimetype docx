--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -698,538 +698,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hop Wireless Transmission for Maritime Scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
+                <w:t xml:space="preserve">Fully residual Unet-based semantic segmentation of automotive fisheye images: a comparison of rectangular and deformable convolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244545⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-16627-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365107v1</w:t>
+                <w:t xml:space="preserve">hal-04231805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting dynamic patterns in dynamic graphs using subgraph isomorphism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle filter meets hybrid octrees: an octree-based ground vehicle localization approach without learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+                <w:t xml:space="preserve">Vincent Vauchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10044-023-01145-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (23), pp.27982-27997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-023-04622-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011116v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sfo-04387607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully residual Unet-based semantic segmentation of automotive fisheye images: a comparison of rectangular and deformable convolutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+                <w:t xml:space="preserve">Multi-hop Wireless Transmission for Maritime Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Honeine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-16627-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231805v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle filter meets hybrid octrees: an octree-based ground vehicle localization approach without learning</w:t>
+                <w:t xml:space="preserve">Detecting dynamic patterns in dynamic graphs using subgraph isomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vauchey</w:t>
+                <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Savatier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 (23), pp.27982-27997. </w:t>
+              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.1205-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-023-04622-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10044-023-01145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sfo-04387607v1</w:t>
+                <w:t xml:space="preserve">hal-04011116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twin of an industrial workstation: A novel method of an auto-labeled data generator using virtual reality for human action recognition in the context of human–robot collaboration</w:t>
               </w:r>
@@ -1618,51 +1618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (3), pp.533-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1696,51 +1696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-View Fisheye Camera Dataset for Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,77 +1934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of semantic segmentation of omnidirectional images from a motorcycle perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2436,51 +2436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust robot localization in a complex oil and gas industrial environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (2), pp.213-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.1167 - 1167. </w:t>
@@ -2700,51 +2700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Vicon System Positioning Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2843,51 +2843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Radial Face Detection for Omnidirectional Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2992,51 +2992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning of Simulated Students Multimodal Mobility Behavior: Application to the City of Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3090,187 +3090,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Image-Based Tool Detection in Industrial Workstations using Data Augmentation</w:t>
+                <w:t xml:space="preserve">Evaluating Robustness of 3D Gaussian Splatting–Based 6D Camera Pose Refinement Under Degraded Conditions for Lightly Textured Industrial Synthetic Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ouarab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Garcia</w:t>
+                <w:t xml:space="preserve">Sunil Choudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 51st Annual Conference Of the IEEE Industrial Electronics Society (IECON)</w:t>
+              <w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221035⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379424v1</w:t>
+                <w:t xml:space="preserve">hal-05364587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation de l'affordance d'un environnement de travail industriel : une approche basée sur l'apprentissage profond combinant données réelles et synthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3285,174 +3285,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Robustness of 3D Gaussian Splatting–Based 6D Camera Pose Refinement Under Degraded Conditions for Lightly Textured Industrial Synthetic Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sunil Choudhary</w:t>
+                <w:t xml:space="preserve">Improving Image-Based Tool Detection in Industrial Workstations using Data Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+              <w:t xml:space="preserve">THE 51st Annual Conference Of the IEEE Industrial Electronics Society (IECON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364587v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration améliorée d'un capteur profileur laser pour l'inspection et la reconstruction 3D</w:t>
               </w:r>
@@ -3657,243 +3657,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Semantic Mapping with Prior Object Dimensions Extracted from 3D Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiba Al Assaad</w:t>
+                <w:t xml:space="preserve">Bus Routing Optimization: a Case Study for the Toulouse Metropolitan Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBOVIS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), Feb 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391123v1</w:t>
+                <w:t xml:space="preserve">hal-04554232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bus Routing Optimization: a Case Study for the Toulouse Metropolitan Area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Foucras</w:t>
+                <w:t xml:space="preserve">Improving Semantic Mapping with Prior Object Dimensions Extracted from 3D Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Al Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">ROBOVIS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), Feb 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554232v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoRaCAPS: Congestion-Aware Path Selection Protocol for Offshore LoRaWAN Networking</w:t>
               </w:r>
@@ -3981,279 +3981,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSR: Advancing Multi-Hop Routing for LoRaWAN Mesh Networks in Maritime Scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
+                <w:t xml:space="preserve">Développement d’une nouvelle méthode numérique basée sur l’arithmétique des intervalles pour la reconstruction de matrice origine/destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gaugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Network and Service Management (CNSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, ifip, cesnet, IEEE ComSoC, Oct 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ATEC, ITS FRANCE. Congrès de l'ATEC, 23 et 24 janvier 2024 Beffroi de Montrouge, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699993v1</w:t>
+                <w:t xml:space="preserve">hal-04388886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une nouvelle méthode numérique basée sur l’arithmétique des intervalles pour la reconstruction de matrice origine/destination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Foucras</w:t>
+                <w:t xml:space="preserve">OSR: Advancing Multi-Hop Routing for LoRaWAN Mesh Networks in Maritime Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATEC, ITS FRANCE. Congrès de l'ATEC, 23 et 24 janvier 2024 Beffroi de Montrouge, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, ifip, cesnet, IEEE ComSoC, Oct 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388886v1</w:t>
+                <w:t xml:space="preserve">hal-04699993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Feature Ranking for Impact Fall Detection Event Using Multisensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tresor Koffi</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tresor Y Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mourchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4265,2033 +4265,2050 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390227v1</w:t>
+                <w:t xml:space="preserve">hal-04673433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Feature Ranking for Impact Fall Detection Event Using Multisensor Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
+                <w:t xml:space="preserve">A collaborative real-time object detection and data association framework for autonomous robots using federated graph neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673433v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative real-time object detection and data association framework for autonomous robots using federated graph neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
+                <w:t xml:space="preserve">Solution de génération de formes 2D d'objets basée sur des connaissances préalables pour la cartographie sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba AL Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mimoune Malki</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371570v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution de génération de formes 2D d'objets basée sur des connaissances préalables pour la cartographie sémantique</w:t>
+                <w:t xml:space="preserve">Solution de génération de formes 2D d’objets basée sur des connaissances préalables pour la cartographie sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hiba AL Assaad</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">gretsi</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388052v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution de génération de formes 2D d’objets basée sur des connaissances préalables pour la cartographie sémantique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
+                <w:t xml:space="preserve">Multi-Agent Cooperative Camera-Based Evidential Occupancy Grid Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 25th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Macau, China. pp.203-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9921855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391523v1</w:t>
+                <w:t xml:space="preserve">hal-03870700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Cooperative Camera-Based Evidential Occupancy Grid Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-view Fisheye Camera Dataset for Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Ravi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthil Yogamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 25th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9921855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03870700v1</w:t>
+                <w:t xml:space="preserve">hal-03749224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-view Fisheye Camera Dataset for Autonomous Driving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+                <w:t xml:space="preserve">A Sliding Window Based Approach With Majority Voting for Online Human Action Recognition using Spatial Temporal Graph Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMLT 2022: 2022 7th International Conference on Machine Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Rome, Italy. pp.155-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3529399.3529425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749224v1</w:t>
+                <w:t xml:space="preserve">hal-03998451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sliding Window Based Approach With Majority Voting for Online Human Action Recognition using Spatial Temporal Graph Convolutional Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Havard</w:t>
+                <w:t xml:space="preserve">Éléments d'état de l'art sur la cartographie sémantique et son applicabilité en environnement industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine El-Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMLT 2022: 2022 7th International Conference on Machine Learning Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3529399.3529425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03998451v1</w:t>
+                <w:t xml:space="preserve">hal-03765383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments d'état de l'art sur la cartographie sémantique et son applicabilité en environnement industriel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madeleine El-Zaher</w:t>
+                <w:t xml:space="preserve">View Selection for Industrial Object Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2022, Brussels, Belgium. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9969121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765383v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">View Selection for Industrial Object Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+                <w:t xml:space="preserve">A comparative study of semantic segmentation using omnidirectional images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9969121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04058031v1</w:t>
+                <w:t xml:space="preserve">hal-03088368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of semantic segmentation using omnidirectional images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection, Localisation et Tracking d’Objets basé Deep Learning pour un Fauteuil Roulant Intelligent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lecrosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088368v1</w:t>
+                <w:t xml:space="preserve">hal-02989535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, Localisation et Tracking d’Objets basé Deep Learning pour un Fauteuil Roulant Intelligent.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The OmniScape Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. pp.1603-1608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989535v1</w:t>
+                <w:t xml:space="preserve">hal-03088300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OmniScape Dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Génération d'images omnidirectionnelles à partir d'un environnement virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03088300v1</w:t>
+                <w:t xml:space="preserve">hal-02183033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'images omnidirectionnelles à partir d'un environnement virtuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+                <w:t xml:space="preserve">Towards a qualitative spatial model for road traffic in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of 2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2017, Yokohama, Japan. pp.1724-1729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183033v1</w:t>
+                <w:t xml:space="preserve">hal-02119842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a qualitative spatial model for road traffic in urban environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modeling Road Traffic Takes Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of 10th International Conference on Geographic Information Science (GIScience 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Melbourne, Australia. pp.52:1--52:7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2018.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02119842v1</w:t>
+                <w:t xml:space="preserve">hal-02119841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Road Traffic Takes Time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+                <w:t xml:space="preserve">Stéréovision-Fisheye à Large Entraxe aux Carrefours: Auto-Calibration Extrinsèque à l'échelle absolue pour la Trajectographie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokèmi Datondji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 10th International Conference on Geographic Information Science (GIScience 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2018.52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02119841v1</w:t>
+                <w:t xml:space="preserve">hal-01643370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréovision-Fisheye à Large Entraxe aux Carrefours: Auto-Calibration Extrinsèque à l'échelle absolue pour la Trajectographie 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sokèmi Datondji</w:t>
+                <w:t xml:space="preserve">Spatial Modeling of Urban Road Traffic Using Graph Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Spatial Analysis and GEOmatics (SAGEO) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France. pp.264-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1006677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643370v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Modeling of Urban Road Traffic Using Graph Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+                <w:t xml:space="preserve">Localisation visuelle multimodale à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Spatial Analysis and GEOmatics (SAGEO) 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1006677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01643369v1</w:t>
+                <w:t xml:space="preserve">hal-01592113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation visuelle multimodale à long terme</w:t>
+                <w:t xml:space="preserve">A Novel Global Image Description Approach for Long Term Vehicle Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
@@ -6305,258 +6322,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592113v1</w:t>
+                <w:t xml:space="preserve">hal-01592116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Global Image Description Approach for Long Term Vehicle Localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samia Ainouz</w:t>
+                <w:t xml:space="preserve">Correction de nuages de points lidar embarqué sur véhicule pour la reconstruction d'environnement 3D vaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01592116v1</w:t>
+                <w:t xml:space="preserve">hal-01906323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction de nuages de points lidar embarqué sur véhicule pour la reconstruction d'environnement 3D vaste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Localisation robuste en milieu industriel complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6564,824 +6577,703 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906323v1</w:t>
+                <w:t xml:space="preserve">hal-01875375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation robuste en milieu industriel complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Vehicle Positioning in Road Networks without GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupuis Yohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 18th International Conference on Intelligent Transportation Systems - (ITSC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Gran Canaria, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875375v1</w:t>
+                <w:t xml:space="preserve">hal-01871005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Positioning in Road Networks without GPS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">GPS-based preliminary map estimation for autonomous vehicle mission preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Subirats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 18th International Conference on Intelligent Transportation Systems - (ITSC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6943160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871005v1</w:t>
+                <w:t xml:space="preserve">hal-01710415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS-based preliminary map estimation for autonomous vehicle mission preparation</w:t>
+                <w:t xml:space="preserve">Dépliement d'images omnidirectionnelles optimisé pour la détection de visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Mendoza Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6943160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01710415v1</w:t>
+                <w:t xml:space="preserve">hal-00988791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépliement d'images omnidirectionnelles optimisé pour la détection de visages</w:t>
+                <w:t xml:space="preserve">A Segmentation Method of Catadioptric Images for Gait Recognition in Unconstrained Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 International Conference on Emerging Security Technologies (EST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Canterbury, United Kingdom. pp.24-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EST.2010.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988791v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Segmentation Method of Catadioptric Images for Gait Recognition in Unconstrained Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of Omnidirectional and PTZ Cameras for Face Detection and Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Iraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 International Conference on Emerging Security Technologies (EST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Canterbury, United Kingdom. pp.24-29, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2010, Canterbury, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EST.2010.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...147 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7391,148 +7283,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la trajectoire en situation réelle de conduite et comparaison avec les comportements en simulateur de conduite - Projet Profil de la ROute comme Facteur d'Influence de la Lisibilité de l'infrastructure et son effet sur la trajectoire (PROFIL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Désiré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+                <w:t xml:space="preserve">Renaldo Gritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaldo Gritti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2017, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7679,51 +7571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Achour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al Assaad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-025-00632-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Koffi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3620575" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41666-025-00215-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02093-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244545" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04231805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16627-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-04387607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04622-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010316" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3153815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2022.3167733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravi Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Rashed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Yogamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Douadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722000613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08466-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21735" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707830" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221686" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olleik Houssein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent vauchey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII59315.2025.10871134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337682" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Y Koffi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Talbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba AL Assaad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921855" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El-Zaher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04058031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197144" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317644" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.52" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643370v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok&#232;mi Datondji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1006677" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081319" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871005v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Yohan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.293" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943160" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castaneda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gritti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Achour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al Assaad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-025-00632-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Koffi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3620575" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41666-025-00215-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02093-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04231805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16627-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-04387607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04622-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244545" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010316" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3153815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2022.3167733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravi Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Rashed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Yogamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Douadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722000613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08466-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21735" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707830" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221686" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olleik Houssein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent vauchey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII59315.2025.10871134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391123v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Y Koffi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337682" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Talbi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba AL Assaad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921855" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El-Zaher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04058031v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197144" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317644" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.52" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok&#232;mi Datondji" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1006677" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081319" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875375v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Yohan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.293" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castaneda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868995v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gritti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>