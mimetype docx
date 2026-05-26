--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -100,447 +100,447 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative semantic mapping for updating the digital twin in controlled indoor environment</w:t>
+                <w:t xml:space="preserve">Maritime Monitoring through LoRaWAN: Resilient Decentralised Mesh Networks for Enhanced Data Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessalem Achour</w:t>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
+                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Al Assaad</w:t>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+                <w:t xml:space="preserve">Alain Gaugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.108276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11370-025-00632-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273048v1</w:t>
+                <w:t xml:space="preserve">hal-05150994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Monitoring through LoRaWAN: Resilient Decentralised Mesh Networks for Enhanced Data Transmission</w:t>
+                <w:t xml:space="preserve">DistillH-Mamba: A Hypergraph-Mamba-Based Knowledge Distillation Model for Efficient Impact Fall Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
+                <w:t xml:space="preserve">Tresor Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Youssef Mourchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gaugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.108276. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3620575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150994v1</w:t>
+                <w:t xml:space="preserve">hal-05322344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DistillH-Mamba: A Hypergraph-Mamba-Based Knowledge Distillation Model for Efficient Impact Fall Detection</w:t>
+                <w:t xml:space="preserve">Collaborative semantic mapping for updating the digital twin in controlled indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tresor Koffi</w:t>
+                <w:t xml:space="preserve">Abdessalem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Mourchid</w:t>
+                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hiba Al Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3620575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11370-025-00632-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322344v1</w:t>
+                <w:t xml:space="preserve">hal-05273048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Detection in Fall Events: Leveraging Spatio-temporal Graph Convolutional Networks and Recurrent Neural Networks Using 3D Skeleton Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tresor Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mourchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Healthcare Informatics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -600,51 +600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -698,1196 +698,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully residual Unet-based semantic segmentation of automotive fisheye images: a comparison of rectangular and deformable convolutions</w:t>
+                <w:t xml:space="preserve">Digital twin of an industrial workstation: A novel method of an auto-labeled data generator using virtual reality for human action recognition in the context of human–robot collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+                <w:t xml:space="preserve">Mejdi Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vincent Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+                <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118, pp.105655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-16627-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231805v1</w:t>
+                <w:t xml:space="preserve">hal-04064208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle filter meets hybrid octrees: an octree-based ground vehicle localization approach without learning</w:t>
+                <w:t xml:space="preserve">Fully residual Unet-based semantic segmentation of automotive fisheye images: a comparison of rectangular and deformable convolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vauchey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Savatier</w:t>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 (23), pp.27982-27997. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-023-04622-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-16627-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sfo-04387607v1</w:t>
+                <w:t xml:space="preserve">hal-04231805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hop Wireless Transmission for Maritime Scenarios</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Particle filter meets hybrid octrees: an octree-based ground vehicle localization approach without learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vauchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Menard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244545⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (23), pp.27982-27997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-023-04622-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365107v1</w:t>
+                <w:t xml:space="preserve">sfo-04387607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting dynamic patterns in dynamic graphs using subgraph isomorphism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
+                <w:t xml:space="preserve">Multi-hop Wireless Transmission for Maritime Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (3), pp.1205-1221. </w:t>
+              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10044-023-01145-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011116v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin of an industrial workstation: A novel method of an auto-labeled data generator using virtual reality for human action recognition in the context of human–robot collaboration</w:t>
+                <w:t xml:space="preserve">Detecting dynamic patterns in dynamic graphs using subgraph isomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejdi Dallel</w:t>
+                <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Havard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Baudry</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 118, pp.105655. </w:t>
+              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.1205-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10044-023-01145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064208v1</w:t>
+                <w:t xml:space="preserve">hal-04011116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Mobile Robotics for Semantic Mapping: A Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millimeter Wave FMCW RADARs for Perception, Recognition and Localization in Automotive Applications: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Arthur Venon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (20), pp.10316. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.533-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app122010316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2022.3167733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094613v1</w:t>
+                <w:t xml:space="preserve">hal-03856496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Cooperative Perception in an Automotive Context</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-View Fisheye Camera Dataset for Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Ravi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthil Yogamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3153815⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.8502-8509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3188106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608119v1</w:t>
+                <w:t xml:space="preserve">hal-03749088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter Wave FMCW RADARs for Perception, Recognition and Localization in Automotive Applications: A Survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Survey on Cooperative Perception in an Automotive Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIV.2022.3167733⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3153815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856496v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-View Fisheye Camera Dataset for Autonomous Driving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Collaborative Mobile Robotics for Semantic Mapping: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine El Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (3), pp.8502-8509. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (20), pp.10316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3188106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app122010316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749088v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable keypoints selection for 2D LiDAR based place recognition with map data reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounis Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1934,77 +1934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of semantic segmentation of omnidirectional images from a motorcycle perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2319,51 +2319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Height of Driver’s Eye and Taillight Measurements from a Camera-Based Roadside Setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,103 +2436,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust robot localization in a complex oil and gas industrial environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (2), pp.213-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2605,64 +2605,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.1167 - 1167. </w:t>
@@ -2700,103 +2700,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Vicon System Positioning Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2830,64 +2830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Radial Face Detection for Omnidirectional Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,144 +2973,135 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning of Simulated Students Multimodal Mobility Behavior: Application to the City of Toulouse</w:t>
+                <w:t xml:space="preserve">Calibration améliorée d'un capteur profileur laser pour l'inspection et la reconstruction 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
+                <w:t xml:space="preserve">Olleik Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">vincent vauchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 40th ACM/SIGAPP Symposium On Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027227v1</w:t>
+                <w:t xml:space="preserve">hal-05142145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Robustness of 3D Gaussian Splatting–Based 6D Camera Pose Refinement Under Degraded Conditions for Lightly Textured Industrial Synthetic Objects</w:t>
               </w:r>
@@ -3122,64 +3113,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Choudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3252,51 +3243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3360,51 +3351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 51st Annual Conference Of the IEEE Industrial Electronics Society (IECON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3432,204 +3423,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration améliorée d'un capteur profileur laser pour l'inspection et la reconstruction 3D</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning of Simulated Students Multimodal Mobility Behavior: Application to the City of Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olleik Houssein</w:t>
+                <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 40th ACM/SIGAPP Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Computing Machinery (ACM), Mar 2025, Catane, Sicile, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3672608.3707830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142145v1</w:t>
+                <w:t xml:space="preserve">hal-05027227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Calibration of a Laser Profiler Sensor for 3D Inspection and Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olleik Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent vauchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed NAIT CHABANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/SICE International Symposium on System Integrations (SII 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3771,90 +3771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Semantic Mapping with Prior Object Dimensions Extracted from 3D Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Al Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Al Assaad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBOVIS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), Feb 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3879,90 +3879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoRaCAPS: Congestion-Aware Path Selection Protocol for Offshore LoRaWAN Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMoB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, IEEE ComSoC, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3981,537 +3981,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une nouvelle méthode numérique basée sur l’arithmétique des intervalles pour la reconstruction de matrice origine/destination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Foucras</w:t>
+                <w:t xml:space="preserve">OSR: Advancing Multi-Hop Routing for LoRaWAN Mesh Networks in Maritime Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+                <w:t xml:space="preserve">Alain Gaugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATEC, ITS FRANCE. Congrès de l'ATEC, 23 et 24 janvier 2024 Beffroi de Montrouge, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, ifip, cesnet, IEEE ComSoC, Oct 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388886v1</w:t>
+                <w:t xml:space="preserve">hal-04699993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSR: Advancing Multi-Hop Routing for LoRaWAN Mesh Networks in Maritime Scenarios</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développement d’une nouvelle méthode numérique basée sur l’arithmétique des intervalles pour la reconstruction de matrice origine/destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gaugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Network and Service Management (CNSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, ifip, cesnet, IEEE ComSoC, Oct 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ATEC, ITS FRANCE. Congrès de l'ATEC, 23 et 24 janvier 2024 Beffroi de Montrouge, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699993v1</w:t>
+                <w:t xml:space="preserve">hal-04388886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Feature Ranking for Impact Fall Detection Event Using Multisensor Data</w:t>
+                <w:t xml:space="preserve">A collaborative real-time object detection and data association framework for autonomous robots using federated graph neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tresor Y Koffi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Feriel Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rabat, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673433v1</w:t>
+                <w:t xml:space="preserve">hal-04371570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative real-time object detection and data association framework for autonomous robots using federated graph neural network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning and Feature Ranking for Impact Fall Detection Event Using Multisensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tresor Y Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mourchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371570v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution de génération de formes 2D d'objets basée sur des connaissances préalables pour la cartographie sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba AL Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4536,90 +4536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution de génération de formes 2D d’objets basée sur des connaissances préalables pour la cartographie sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine El Zaher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4683,51 +4683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4774,103 +4774,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SynWoodScape: Synthetic Surround-view Fisheye Camera Dataset for Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Ravi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Rashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthil Yogamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
@@ -4899,90 +4899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sliding Window Based Approach With Majority Voting for Online Human Action Recognition using Spatial Temporal Graph Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMLT 2022: 2022 7th International Conference on Machine Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Rome, Italy. pp.155-163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5016,90 +5016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments d'état de l'art sur la cartographie sémantique et son applicabilité en environnement industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Al-Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine El-Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5150,51 +5150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2022, Brussels, Belgium. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5228,77 +5228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of semantic segmentation using omnidirectional images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5461,90 +5461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OmniScape Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France. pp.1603-1608, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5578,90 +5578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'images omnidirectionnelles à partir d'un environnement virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rida Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5686,77 +5686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a qualitative spatial model for road traffic in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5803,77 +5803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Road Traffic Takes Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5914,593 +5914,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréovision-Fisheye à Large Entraxe aux Carrefours: Auto-Calibration Extrinsèque à l'échelle absolue pour la Trajectographie 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Novel Global Image Description Approach for Long Term Vehicle Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643370v1</w:t>
+                <w:t xml:space="preserve">hal-01592116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Modeling of Urban Road Traffic Using Graph Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Localisation visuelle multimodale à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Spatial Analysis and GEOmatics (SAGEO) 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643369v1</w:t>
+                <w:t xml:space="preserve">hal-01592113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation visuelle multimodale à long terme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stéréovision-Fisheye à Large Entraxe aux Carrefours: Auto-Calibration Extrinsèque à l'échelle absolue pour la Trajectographie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokèmi Datondji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Subirats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592113v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Global Image Description Approach for Long Term Vehicle Localization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial Modeling of Urban Road Traffic Using Graph Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
+              <w:t xml:space="preserve">Proceedings of Spatial Analysis and GEOmatics (SAGEO) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France. pp.264-277, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1006677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592116v1</w:t>
+                <w:t xml:space="preserve">hal-01643369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction de nuages de points lidar embarqué sur véhicule pour la reconstruction d'environnement 3D vaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6519,347 +6519,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation robuste en milieu industriel complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Vehicle Positioning in Road Networks without GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupuis Yohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 18th International Conference on Intelligent Transportation Systems - (ITSC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Gran Canaria, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875375v1</w:t>
+                <w:t xml:space="preserve">hal-01871005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Positioning in Road Networks without GPS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Localisation robuste en milieu industriel complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 18th International Conference on Intelligent Transportation Systems - (ITSC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871005v1</w:t>
+                <w:t xml:space="preserve">hal-01875375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS-based preliminary map estimation for autonomous vehicle mission preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. </w:t>
@@ -6897,51 +6897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépliement d'images omnidirectionnelles optimisé pour la détection de visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Mendoza Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7018,64 +7018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Segmentation Method of Catadioptric Images for Gait Recognition in Unconstrained Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7148,90 +7148,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of Omnidirectional and PTZ Cameras for Face Detection and Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Iraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 International Conference on Emerging Security Technologies (EST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Canterbury, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7310,51 +7310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la trajectoire en situation réelle de conduite et comparaison avec les comportements en simulateur de conduite - Projet Profil de la ROute comme Facteur d'Influence de la Lisibilité de l'infrastructure et son effet sur la trajectoire (PROFIL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaldo Gritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,51 +7571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Achour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al Assaad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-025-00632-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Koffi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3620575" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41666-025-00215-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02093-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04231805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16627-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-04387607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04622-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244545" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010316" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3153815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2022.3167733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravi Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Rashed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Yogamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Douadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722000613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08466-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21735" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707830" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221686" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olleik Houssein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent vauchey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII59315.2025.10871134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391123v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Y Koffi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337682" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Talbi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba AL Assaad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921855" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El-Zaher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04058031v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197144" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317644" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.52" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok&#232;mi Datondji" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1006677" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081319" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875375v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Yohan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.293" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castaneda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868995v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gritti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108276" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Koffi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3620575" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Achour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al Assaad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-025-00632-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41666-025-00215-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02093-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Dallel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105655" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04231805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rida Sekkat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16627-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-04387607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04622-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244545" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2022.3167733" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ravi Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Rashed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Yogamani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188106" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3153815" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010316" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Douadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722000613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03654210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08466-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21735" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olleik Houssein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent vauchey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221686" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707830" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII59315.2025.10871134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391123v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Talbi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresor Y Koffi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337682" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba AL Assaad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921855" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529399.3529425" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El-Zaher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04058031v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197144" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317644" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.52" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081319" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok&#232;mi Datondji" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1006677" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Yohan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.293" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castaneda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868995v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gritti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>