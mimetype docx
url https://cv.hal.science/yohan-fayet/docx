--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1385,295 +1385,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the access to remote specialised services provided by national sarcoma reference centres</w:t>
+                <w:t xml:space="preserve">Correction to: Beyond the map: evidencing the spatial dimension of health inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tétreau</w:t>
+                <w:t xml:space="preserve">Delphine Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Honoré</w:t>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dalban</w:t>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-08393-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-020-00255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03243378v1</w:t>
+                <w:t xml:space="preserve">hal-04423930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Beyond the map: evidencing the spatial dimension of health inequalities</w:t>
+                <w:t xml:space="preserve">Determinants of the access to remote specialised services provided by national sarcoma reference centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+                <w:t xml:space="preserve">Raphaël Tétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+                <w:t xml:space="preserve">Charles Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12942-020-00255-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-08393-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423930v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03243378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine de précision et inégalités sociales d’accès aux essais précoces en cancérologie</w:t>
               </w:r>
@@ -2040,90 +2040,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the map: evidencing the spatial dimension of health inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (1), pp.46. </w:t>
@@ -2291,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2408,64 +2408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3088,51 +3088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès du réseau des géographes de la santé d’Amérique latine (CIGEOS) - « Le territoire au service de la santé, perspectives internationales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4018,51 +4018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Escot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouffay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpuech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.09.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serviant-Fine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arminjon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-023-00303-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38959" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Decanter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;eus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14112620" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Benmameche-Medjahed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charreton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03208671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Karanian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Loarer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246958" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03243378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T&#233;treau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Honor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rom&#233;e Le Nail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08393-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00255-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0139" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de la Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marion-Audibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143515" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021092" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423928v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00242-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105967v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7767" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.700" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ecsq-jk73" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Laure Herr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Or" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106186v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avenas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Florentin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grailles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1978" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ringot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Goetz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Piton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.748" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Escot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouffay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpuech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.09.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serviant-Fine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arminjon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-023-00303-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38959" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Decanter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;eus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14112620" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Benmameche-Medjahed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charreton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03208671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Karanian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Loarer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246958" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00255-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03243378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T&#233;treau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Honor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rom&#233;e Le Nail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08393-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0139" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de la Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marion-Audibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143515" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021092" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423928v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00242-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105967v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7767" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.700" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ecsq-jk73" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Laure Herr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Or" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106186v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avenas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Florentin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grailles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1978" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ringot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Goetz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Piton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.748" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>