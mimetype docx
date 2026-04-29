--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -66,2439 +66,2534 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Evaluation of a consultation dedicated to informal caregivers in a cancer treatment centre].</w:t>
+                <w:t xml:space="preserve">Fragilités et enjeux de santé spécifiques des territoires ruraux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Escot</w:t>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bouffay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Garance Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Vers des ruralités favorables à la santé, 472, pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353453v1</w:t>
+                <w:t xml:space="preserve">hal-05590237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Profiles and Sociodemographic Predictors of Planetary Health Diet Engagement Among Health Care Professionals to Inform Public Health Promotion: Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Evaluation of a consultation dedicated to informal caregivers in a cancer treatment centre].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Escot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouffay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Marion Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Nugem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lama Basbous</w:t>
+                <w:t xml:space="preserve">Emilie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/67633⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (10), pp.1113-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361824v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral Profiles and Sociodemographic Predictors of Planetary Health Diet Engagement Among Health Care Professionals to Inform Public Health Promotion: Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Nugem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Lama Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.e67633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/67633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739676v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting the exposome into practice: An analysis of the promises, methods and outcomes of the European human exposome network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonnin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2024.117056⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.3495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691472v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RCP-SHS : un dispositif à l’interface de la recherche et du soin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Putting the exposome into practice: An analysis of the promises, methods and outcomes of the European human exposome network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Canali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chanel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Veronique Christophe</w:t>
+                <w:t xml:space="preserve">Élodie Giroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.09.013⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 354, pp.117056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2024.117056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453234v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allostatic load: historical origins, promises and costs of a recent biosocial approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La RCP-SHS : un dispositif à l’interface de la recherche et du soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Serviant-Fine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Élodie Giroux</w:t>
+                <w:t xml:space="preserve">Veronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSocieties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41292-023-00303-0⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bulletin du Cancer, 110 (1), p.136-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146279v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et enjeux de la métropolisation des soins de cancer en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Allostatic load: historical origins, promises and costs of a recent biosocial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Serviant-Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arminjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chasles</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Giroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.38959⟩</w:t>
+              <w:t xml:space="preserve">BioSocieties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41292-023-00303-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459216v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Geographical Inequalities in Survival for Sarcoma Patients in France: A Reference Networks' Outcome?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse et enjeux de la métropolisation des soins de cancer en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chevreau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14112620⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.38959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718397v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Socio-Spatial Determinants Influencing Care and Survival of Patients with a Pancreatic Adenocarcinoma: Results of the PANDAURA Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No Geographical Inequalities in Survival for Sarcoma Patients in France: A Reference Networks' Outcome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Roth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amandine Charreton</w:t>
+                <w:t xml:space="preserve">Pierre Méeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (21), pp.5413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14215413⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.2620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14112620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490226v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationwide incidence of sarcomas and connective tissue tumors of intermediate malignancy over four years using an expert pathology review network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Socio-Spatial Determinants Influencing Care and Survival of Patients with a Pancreatic Adenocarcinoma: Results of the PANDAURA Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Benmameche-Medjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzague de Pinieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chabaud</w:t>
+                <w:t xml:space="preserve">Amandine Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246958⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.5413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14215413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208671v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Beyond the map: evidencing the spatial dimension of health inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fayet</w:t>
+                <w:t xml:space="preserve">Nationwide incidence of sarcomas and connective tissue tumors of intermediate malignancy over four years using an expert pathology review network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Karanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Loarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Praud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+                <w:t xml:space="preserve">Sylvie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-020-00255-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0246958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423930v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the access to remote specialised services provided by national sarcoma reference centres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Correction to: Beyond the map: evidencing the spatial dimension of health inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tétreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dalban</w:t>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-08393-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-020-00255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03243378v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine de précision et inégalités sociales d’accès aux essais précoces en cancérologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Besle</w:t>
+                <w:t xml:space="preserve">Determinants of the access to remote specialised services provided by national sarcoma reference centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tétreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Vallier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0139⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-08393-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164711v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03243378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Patients with Pancreatic Ductal Adenocarcinoma in the Real-Life Setting: Lessons from the French National Hospital Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médecine de précision et inégalités sociales d’accès aux essais précoces en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle de la Fouchardière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniela Boaventura Bomfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13143515⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La fabrique des inégalités sociales de santé, 3, pp.139-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492495v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Exposome</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Management of Patients with Pancreatic Ductal Adenocarcinoma in the Real-Life Setting: Lessons from the French National Hospital Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle de la Fouchardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Adham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Marion-Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Darcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021092⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13143515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337370v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the map: evidencing the spatial dimension of health inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L’Exposome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Serviant-Fine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (8-9), pp.774-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12942-020-00242-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04423928v1</w:t>
+                <w:t xml:space="preserve">hal-03337370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance et vécu de la prise en charge chez les patients atteints de cancers. Entretiens rétrospectifs auprès de patients du Centre Léon Bérard (Lyon)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Beyond the map: evidencing the spatial dimension of health inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-020-00242-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.7767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02105967v1</w:t>
+                <w:t xml:space="preserve">hal-04423928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire, générateur d’inégalités face aux cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Distance et vécu de la prise en charge chez les patients atteints de cancers. Entretiens rétrospectifs auprès de patients du Centre Léon Bérard (Lyon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfst.700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/eps.7767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02105976v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le territoire, générateur d’inégalités face aux cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Répondre aux enjeux des cancers rares. Analyse géographique de la cohorte EMS des sarcomes en région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2508,664 +2603,664 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment analyser les variations spatiales d’incidence à une échelle géographique fine ? Propositions méthodologiques à partir de l’étude GéoSarcFrance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Fuentes-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres de Géographie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires, centralisation et qualité de vie des patients atteints de cancer (CENTRAVIE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Fuentes-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres de Géographie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'EXPOSOME : enjeux épistémologiques de l'intégration santé - environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire permanent de l’Institut ExposUM Axe « Interfaces Sciences-Société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut ExposUM, May 2024, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/ecsq-jk73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting the exposome into practice: political claims and spatial limitations of the European Human Exposome Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Canali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Giroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medical Geography Symposium (IMGS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une métropolisation des soins de cancer ? Analyse géographique de l'évolution des parcours de soins depuis le début des années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée-Laure Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.467-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire, générateur d’inégalités face aux cancers. Analyse de la cohorte EMS en Région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès du réseau des géographes de la santé d’Amérique latine (CIGEOS) - « Le territoire au service de la santé, perspectives internationales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3175,288 +3270,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EE379 Economic and Environmental Impact of Decentralized Cancer Care (DCC) in Oncology: An Innovative Experience in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, MONTREAL QUEBEC, Canada. Value in Health, 28 (6), pp.S132, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jval.2025.04.1978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cultivated biodiversity to human health prevention: a cross-disciplinary research-action project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shape Med LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3466,146 +3561,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandémie, crises et perspectives : lectures territoriales de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfst.748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3615,139 +3710,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approaches in environmental health and exposome research: Epistemological and practical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave-Springer. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-3-031-28431-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-28432-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3757,121 +3852,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place of integrative approaches in the study of spatial dimension of health outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative approaches in environmental health: Epistemological and practical issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2023, 978-3-031-28431-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-28432-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4018,51 +4113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Escot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouffay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpuech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.09.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serviant-Fine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arminjon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-023-00303-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38959" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Decanter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;eus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14112620" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Benmameche-Medjahed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charreton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03208671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Karanian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Loarer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246958" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00255-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03243378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T&#233;treau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Honor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rom&#233;e Le Nail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08393-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0139" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de la Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marion-Audibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143515" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021092" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423928v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00242-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105967v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7767" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.700" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ecsq-jk73" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Laure Herr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Or" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106186v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avenas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Florentin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grailles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1978" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ringot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Goetz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Piton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.748" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Daumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Escot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouffay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpuech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Giroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.09.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serviant-Fine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arminjon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-023-00303-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38959" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Decanter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;eus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14112620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Benmameche-Medjahed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charreton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215413" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03208671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Karanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Loarer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guellec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00255-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03243378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T&#233;treau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Honor&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rom&#233;e Le Nail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08393-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0139" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de la Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marion-Audibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143515" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021092" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00242-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7767" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.700" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106181v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ecsq-jk73" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Laure Herr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Or" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avenas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Florentin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grailles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1978" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748804v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ringot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Goetz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Piton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.748" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>