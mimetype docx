--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -2611,429 +2611,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment analyser les variations spatiales d’incidence à une échelle géographique fine ? Propositions méthodologiques à partir de l’étude GéoSarcFrance.</w:t>
+                <w:t xml:space="preserve">Putting the exposome into practice: political claims and spatial limitations of the European Human Exposome Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Astrid Coste</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Canali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Giroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres de Géographie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Aubervillers campus condorcet, France</w:t>
+              <w:t xml:space="preserve">International Medical Geography Symposium (IMGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796445v1</w:t>
+                <w:t xml:space="preserve">hal-04796480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, centralisation et qualité de vie des patients atteints de cancer (CENTRAVIE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Comment analyser les variations spatiales d’incidence à une échelle géographique fine ? Propositions méthodologiques à partir de l’étude GéoSarcFrance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Fuentes-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres de Géographie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">, May 2024, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796459v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'EXPOSOME : enjeux épistémologiques de l'intégration santé - environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Giroux</w:t>
+                <w:t xml:space="preserve">Territoires, centralisation et qualité de vie des patients atteints de cancer (CENTRAVIE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Fuentes-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Merlin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent de l’Institut ExposUM Axe « Interfaces Sciences-Société »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4èmes Rencontres de Géographie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627560v1</w:t>
+                <w:t xml:space="preserve">hal-04796459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting the exposome into practice: political claims and spatial limitations of the European Human Exposome Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'EXPOSOME : enjeux épistémologiques de l'intégration santé - environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Élodie Giroux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Medical Geography Symposium (IMGS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire permanent de l’Institut ExposUM Axe « Interfaces Sciences-Société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut ExposUM, May 2024, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/ecsq-jk73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796480v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une métropolisation des soins de cancer ? Analyse géographique de l'évolution des parcours de soins depuis le début des années 2000</w:t>
               </w:r>
@@ -3737,51 +3737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approaches in environmental health and exposome research: Epistemological and practical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4113,51 +4113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Daumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Escot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouffay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpuech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Giroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.09.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serviant-Fine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arminjon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-023-00303-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38959" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Decanter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;eus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14112620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Benmameche-Medjahed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charreton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215413" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03208671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Karanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Loarer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guellec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00255-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03243378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T&#233;treau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Honor&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rom&#233;e Le Nail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08393-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0139" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de la Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marion-Audibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143515" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021092" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00242-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7767" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.700" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106181v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ecsq-jk73" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Laure Herr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Or" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avenas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Florentin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grailles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1978" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748804v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ringot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Goetz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Piton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.748" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Daumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Escot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouffay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpuech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Giroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.09.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serviant-Fine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arminjon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-023-00303-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38959" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Decanter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;eus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14112620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Benmameche-Medjahed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charreton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215413" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03208671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Karanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Loarer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guellec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00255-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03243378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T&#233;treau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Honor&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rom&#233;e Le Nail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08393-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0139" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de la Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marion-Audibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143515" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021092" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00242-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7767" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.700" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106181v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796459v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ecsq-jk73" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Laure Herr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Or" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avenas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Florentin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grailles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1978" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748804v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ringot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Goetz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Piton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.748" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28432-8_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>