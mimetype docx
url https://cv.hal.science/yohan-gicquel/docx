--- v0 (2026-03-06)
+++ v1 (2026-04-10)
@@ -604,50 +604,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Champaign’s Brands and CSR: what is the consumer's perception? What issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavorata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATINER Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATINER, Jun 2023, Athenes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility and brands: a semiotic analysis of champagne brands’ discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -656,139 +738,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Marketing of Trends, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711956v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04711942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility and brands: a semiotic analysis of champagne brands’ discourse</w:t>
               </w:r>
@@ -850,165 +850,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pratique comme texte. Notes anthropologiques sur la pratique des drogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JNRC, Nov 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'engagement des jeunes dans la pratique d'alcoolisation excessive : une lecture par le gouvernement libéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche en Marketing du Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims, Apr 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711974v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04711967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microphysique du pouvoir dans l'entretien individuel</w:t>
               </w:r>
@@ -1463,177 +1463,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ERAC, études et recherches appliquées à la communication et au marketing : BTS Communication des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.163, 2009, Les Mémentos, 978-2-84347-707-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le trend's marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Génie des glaciers, pp.63, 2009, Les Mini-génies, 978-2-84347-712-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des glaciers, pp.163, 2009, Les Mémentos, 978-2-84347-707-2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse publicitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bariéty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.164, 2008, Les mémentos, 978-2-84347-643-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous, les consommateurs: théories et propos sur le comportement du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
@@ -1644,780 +1719,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bariéty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Génie des glaciers, pp.184, 2008, 978-2-84347-644-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des glaciers, pp.164, 2008, Les mémentos, 978-2-84347-643-3</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des Glaciers, pp.61, 2007, Les mini-génies, 978-2-84347-555-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing des séniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Génie des glaciers, pp.58, 2007, Les Mini-génies, 978-2-84347-553-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des Glaciers, pp.61, 2007, Les mini-génies, 978-2-84347-555-9</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ta mère la pub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.367, 2007, 978-2-84347-612-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des glaciers, pp.367, 2007, 978-2-84347-612-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.70, 2007, Les Mini-génies, 978-2-84347-554-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (édition critique)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des glaciers, pp.70, 2007, Les Mini-génies, 978-2-84347-554-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing tribal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.62, 2006, Les Mini-génies, 2-84347-478-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing polysensoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Génie des glaciers, 2006, 2-84347-482-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing des juniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Génie des glaciers, pp.62, 2006, Les Mini-génies, 2-84347-483-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le buzz marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Génie des glaciers, 2006, Les mini-génies, 2-84347-479-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le street marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Génie des glaciers, pp.48, 2006, Les Mini-génies, 2-84347-481-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing ethnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Génie des glaciers, pp.46, 2006, Les Mini-génies, 2-84347-480-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711878v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04711873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication des entreprises</w:t>
               </w:r>
@@ -2825,51 +2825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gicquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.117.0035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.21" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.108.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116667338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.022.0135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bari&#233;ty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.roux.2018.01.0173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gicquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.117.0035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.21" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.108.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116667338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.022.0135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bari&#233;ty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.roux.2018.01.0173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>