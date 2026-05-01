--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -850,165 +850,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'engagement des jeunes dans la pratique d'alcoolisation excessive : une lecture par le gouvernement libéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Recherche en Marketing du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Apr 2016, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pratique comme texte. Notes anthropologiques sur la pratique des drogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JNRC, Nov 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711967v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04711974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microphysique du pouvoir dans l'entretien individuel</w:t>
               </w:r>
@@ -1463,961 +1463,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le trend's marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.63, 2009, Les Mini-génies, 978-2-84347-712-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ERAC, études et recherches appliquées à la communication et au marketing : BTS Communication des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Génie des glaciers, pp.163, 2009, Les Mémentos, 978-2-84347-707-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des glaciers, pp.63, 2009, Les Mini-génies, 978-2-84347-712-6</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous, les consommateurs: théories et propos sur le comportement du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bariéty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.184, 2008, 978-2-84347-644-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse publicitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bariéty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.164, 2008, Les mémentos, 978-2-84347-643-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing des séniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.58, 2007, Les Mini-génies, 978-2-84347-553-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des glaciers, pp.164, 2008, Les mémentos, 978-2-84347-643-3</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des Glaciers, pp.61, 2007, Les mini-génies, 978-2-84347-555-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des glaciers, pp.184, 2008, 978-2-84347-644-0</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ta mère la pub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.367, 2007, 978-2-84347-612-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des Glaciers, pp.61, 2007, Les mini-génies, 978-2-84347-555-9</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.70, 2007, Les Mini-génies, 978-2-84347-554-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des glaciers, pp.58, 2007, Les Mini-génies, 978-2-84347-553-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing des juniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.62, 2006, Les Mini-génies, 2-84347-483-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des glaciers, pp.367, 2007, 978-2-84347-612-9</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing polysensoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, 2006, 2-84347-482-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Le Génie des glaciers, pp.70, 2007, Les Mini-génies, 978-2-84347-554-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le buzz marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, 2006, Les mini-génies, 2-84347-479-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le street marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.48, 2006, Les Mini-génies, 2-84347-481-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing ethnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Génie des glaciers, pp.46, 2006, Les Mini-génies, 2-84347-480-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing tribal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Génie des glaciers, pp.62, 2006, Les Mini-génies, 2-84347-478-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711873v1</w:t>
-              </w:r>
-[...320 lines deleted...]
-                <w:t xml:space="preserve">hal-04711878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication des entreprises</w:t>
               </w:r>
@@ -2825,51 +2825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gicquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.117.0035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.21" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.108.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116667338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.022.0135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bari&#233;ty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.roux.2018.01.0173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gicquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.117.0035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.21" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.108.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116667338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.022.0135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bari&#233;ty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.roux.2018.01.0173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>