--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -895,252 +895,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting primate tongue morphology based on geometrical skull matching. A first step towards an application on fossil hominins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forward to the special issue on biomechanics of breast tissues and its clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011808⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113, pp.106216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2024.106216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448078v1</w:t>
+                <w:t xml:space="preserve">hal-04648303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward to the special issue on biomechanics of breast tissues and its clinical applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting primate tongue morphology based on geometrical skull matching. A first step towards an application on fossil hominins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane El Mouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Belme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 113, pp.106216. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.e1011808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2024.106216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648303v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of breast skin and tissue stiffness using a non‐invasive aspiration device and impact of clinical predictors</w:t>
               </w:r>
@@ -2154,395 +2154,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo measurement of breast tissues stiffness using a light aspiration device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">MR-based quantitative measurement of human soft tissue internal strains for pressure ulcer prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Trebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2022.105743⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.103888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787504v1</w:t>
+                <w:t xml:space="preserve">hal-03781642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR-based quantitative measurement of human soft tissue internal strains for pressure ulcer prevention</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Biomechanical Lower Limb Model to Predict Patellar Position Alteration after Medial Open Wedge High Tibial Osteotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Elyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.111062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781642v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Lower Limb Model to Predict Patellar Position Alteration after Medial Open Wedge High Tibial Osteotomy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+                <w:t xml:space="preserve">In vivo measurement of breast tissues stiffness using a light aspiration device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.111062. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, pp.105743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2022.105743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622058v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation and modelling of breast Cooper's ligaments</w:t>
               </w:r>
@@ -2926,51 +2926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid, image-based and biomechanics-based registration approach to markerless intraoperative nodule localization during video-assisted thoracoscopic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,77 +3060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review on Selected Complications of Open-Wedge High Tibial Osteotomy from Clinical and Biomechanical Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Elyasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,64 +3203,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR-compatible loading device for assessment of heel pad internal tissue displacements under shearing load.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Trebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3301,806 +3301,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-Learning based model order reduction of a biomechanical model of the human tongue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Calka</w:t>
+                <w:t xml:space="preserve">What anticipatory coarticulation in children tells us about speech motor control maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Grivot-Boichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">Mark Tiede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105786⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0231484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966539v1</w:t>
+                <w:t xml:space="preserve">hal-02543080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical monitoring and machine learning for the detection of lying postures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Caggiari</w:t>
+                <w:t xml:space="preserve">Ex-vivo mechanical characterisation of the breast Cooper’s ligaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter R Worsley</w:t>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan L Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105181⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S49-S51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958698v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the effects of facial muscles activations to investigate the optimum positioning of subcutaneous suspension sutures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A Nazari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">J. Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Meadows</w:t>
+                <w:t xml:space="preserve">M-O Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mojallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S203-S205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1822050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of the fat and muscle hyperelastic material parameters for the assessment of the internal tissue deformation in relation to pressure ulcer prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S197-S199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-vivo mechanical characterisation of the breast Cooper’s ligaments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Chagnon</w:t>
+                <w:t xml:space="preserve">Machine-Learning based model order reduction of a biomechanical model of the human tongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Masri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Grivot-Boichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S49-S51. </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.105786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992899v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What anticipatory coarticulation in children tells us about speech motor control maturity</w:t>
+                <w:t xml:space="preserve">Biomechanical monitoring and machine learning for the detection of lying postures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Silvia Caggiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R Worsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Tiede</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan L Bader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0231484. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.105181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543080v1</w:t>
+                <w:t xml:space="preserve">hal-02958698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vivo tongue stiffness measured by aspiration: Resting vs general anesthesia</w:t>
               </w:r>
@@ -4348,291 +4348,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Continuous Monitoring of Adipocyte Differentiation: From Macro to Micro Scales</w:t>
+                <w:t xml:space="preserve">Biomechanical modeling of the diabetic foot ulcer risk to guide surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maayan Lustig</w:t>
+                <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingling Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">L Gatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Gefen</w:t>
+                <w:t xml:space="preserve">M. Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dafna Benayahu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Geffrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Denormandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927618015520⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44th Congress of the Société de Biomécanique, 22 (sup 1), pp.S243-S244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120805v1</w:t>
+                <w:t xml:space="preserve">hal-02517680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical modeling of the diabetic foot ulcer risk to guide surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noninvasive Continuous Monitoring of Adipocyte Differentiation: From Macro to Micro Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gatin</w:t>
+                <w:t xml:space="preserve">Maayan Lustig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bucki</w:t>
+                <w:t xml:space="preserve">Qingling Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geffrier</w:t>
+                <w:t xml:space="preserve">Amit Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Denormandie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dafna Benayahu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44th Congress of the Société de Biomécanique, 22 (sup 1), pp.S243-S244. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.119-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618015520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517680v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Vivo Soft Tissues Mechanical Characterization: Volume-Based Aspiration Method Validated on Silicones</w:t>
               </w:r>
@@ -4748,51 +4748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Rectus Femoris Muscle Modelling Technique on Knee Joint Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Elyasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4833,676 +4833,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPOSABLE SYSTEM FOR IN-VIVO MECHANICAL CHARACTERIZATION OF SOFT TISSUES BASED ON VOLUME MEASUREMENT</w:t>
+                <w:t xml:space="preserve">Personalized modeling for real-time pressure ulcer prevention in sitting posture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Ali Elahi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boichon Grivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519418500379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tissue Viability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.54 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtv.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930070v1</w:t>
+                <w:t xml:space="preserve">hal-01930078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visco-hyperelastic constitutive model and its application in bovine tongue tissue</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduction of Prolonged Excessive Pressure in Seated Persons With Paraplegia Using Wireless Lingual Tactile Feedback: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JTEHM.2018.2842746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01744059v1</w:t>
+                <w:t xml:space="preserve">hal-01930031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Prolonged Excessive Pressure in Seated Persons With Paraplegia Using Wireless Lingual Tactile Feedback: A Randomized Controlled Trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A biomechanical breast model evaluated with respect to MRI data collected in three different positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mîra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Katherine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.191 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JTEHM.2018.2842746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930031v1</w:t>
+                <w:t xml:space="preserve">hal-01929974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical breast model evaluated with respect to MRI data collected in three different positions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Muller</w:t>
+                <w:t xml:space="preserve">DISPOSABLE SYSTEM FOR IN-VIVO MECHANICAL CHARACTERIZATION OF SOFT TISSUES BASED ON VOLUME MEASUREMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Ali Elahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (04), pp.1850037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519418500379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.10.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929974v1</w:t>
+                <w:t xml:space="preserve">hal-01930070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized modeling for real-time pressure ulcer prevention in sitting posture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A visco-hyperelastic constitutive model and its application in bovine tongue tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Diot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Shariat Panahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Viability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (1), pp.54 - 58. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.190-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtv.2017.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930078v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model of passive muscle tissue integrating Collagen Fibers: Consequences for muscle behavior analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5588,51 +5588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et innovation technologiques : autour de l'escarre et du mouvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,330 +5811,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principle and Experimental Validation of a new Apparatus Allowing Large Deformation in Pure Bending: Application to thin Wire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le risque d’ulcération du pied diabétique, de la physiopathologie à la prédiction du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Antherieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Connesson</w:t>
+                <w:t xml:space="preserve">N. Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Favier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">G. Ha Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-015-0102-5⟩</w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.519 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1957-2557(16)30165-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404026v1</w:t>
+                <w:t xml:space="preserve">hal-01404036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque d’ulcération du pied diabétique, de la physiopathologie à la prédiction du risque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Perrier</w:t>
+                <w:t xml:space="preserve">Principle and Experimental Validation of a new Apparatus Allowing Large Deformation in Pure Bending: Application to thin Wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vuillerme</w:t>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ha Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (6), pp.519 - 525. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.475 - 482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1957-2557(16)30165-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-015-0102-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404036v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical workflow for personalized foot pressure ulcer prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6445,77 +6445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D musculo-skeletal finite element analysis of the foot kinematics under muscle activation with and without ankle arthrodesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6703,736 +6703,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiTi based stent for the treatment of acute urinary retention due to benign prostatic hyperplasia: a preliminary study on NiTi wires and tubes under pure bending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser les tissus mous pour mieux prévenir les escarres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'escarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.8-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108621v1</w:t>
+                <w:t xml:space="preserve">hal-01066319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Elastic Properties of the Facial Soft Tissues Using an Aspiration Device: Towards Patient Specific Characterization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Foot ulcer prevention using biomechanical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Stavness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.189 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-014-1098-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21681163.2013.837410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061677v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les tissus mous pour mieux prévenir les escarres.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Biomechanical Modeling to Prevent Ischial Pressure Ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Petrizelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Cannard</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'escarre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066319v1</w:t>
+                <w:t xml:space="preserve">hal-00996034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot ulcer prevention using biomechanical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Linear Elastic Properties of the Facial Soft Tissues Using an Aspiration Device: Towards Patient Specific Characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Lloyd</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (4), pp.189 - 196. </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21681163.2013.837410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10439-014-1098-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092588v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Modeling to Prevent Ischial Pressure Ulcers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NiTi based stent for the treatment of acute urinary retention due to benign prostatic hyperplasia: a preliminary study on NiTi wires and tubes under pure bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Petrizelli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.190 - 191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996034v1</w:t>
+                <w:t xml:space="preserve">hal-01108621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Diabetic Socks: Embedded device for diabetic foot prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (2), pp.72-76. </w:t>
@@ -7594,551 +7594,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotactile vision substitution for 3D trajectory following.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biomechanical modeling study of the effects of the orbicularis oris muscle and jaw posture on lip shape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Stavness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessalem Chekhchoukh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Glade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6611022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (3), pp.878-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/1092-4388(2012/12-0200)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873773v1</w:t>
+                <w:t xml:space="preserve">hal-00842926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal framework for subject-specific finite element model generation aimed at pressure ulcer prevention.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic biomechanical modelling for foot ulcer prevention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 Suppl 1, pp.147-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815861⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 16 Suppl 1, pp.149-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862687v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical modeling study of the effects of the orbicularis oris muscle and jaw posture on lip shape.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Electrotactile vision substitution for 3D trajectory following.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Chekhchoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Goumidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Demolin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Nicolas Glade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (3), pp.878-890. </w:t>
+              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.6413-6416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/1092-4388(2012/12-0200)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6611022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842926v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic biomechanical modelling for foot ulcer prevention.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-modal framework for subject-specific finite element model generation aimed at pressure ulcer prevention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 Suppl 1, pp.149-51. </w:t>
+              <w:t xml:space="preserve">, 2013, 16 Suppl 1, pp.147-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854125v1</w:t>
+                <w:t xml:space="preserve">hal-00862687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical breast modelling to improve patient positioning during breast cancer radiotherapy.</w:t>
               </w:r>
@@ -8235,382 +8235,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distributed Lambda Model (DLM): A 3-D, Finite-Element Muscle Model Based on Feldman's Lambda Model; Assessment of Orofacial Gestures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using CamiTK for rapid prototyping of interactive Computer Assisted Medical Intervention applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/1092-4388(2013/12-0222)⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.4933-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924545v1</w:t>
+                <w:t xml:space="preserve">hal-00875057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of saccades in tongue electrotactile stimulation for vision substitution applications.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">The Distributed Lambda Model (DLM): A 3-D, Finite-Element Muscle Model Based on Feldman's Lambda Model; Assessment of Orofacial Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Glade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (6), pp.1909 - 1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/1092-4388(2013/12-0222)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873912v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CamiTK for rapid prototyping of interactive Computer Assisted Medical Intervention applications.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of saccades in tongue electrotactile stimulation for vision substitution applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Chekhchoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.4933-6. </w:t>
+              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.3543-3546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875057v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TexiCare: An innovative embedded device for pressure ulcer prevention. Preliminary results with a paraplegic volunteer.</w:t>
               </w:r>
@@ -8648,51 +8648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tissue Viability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22, pp.83-90. </w:t>
@@ -8724,152 +8724,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific finite element model of the buttocks for pressure ulcer prevention - linear versus non-linear modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanics for computer-assisted surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (S1), pp.38-40</w:t>
+              <w:t xml:space="preserve">, 2012, 15 (S1), pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738868v1</w:t>
+                <w:t xml:space="preserve">hal-00739712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sores prevention for paraplegic people: effects of visual, auditive and tactile supplementations on overpressures distribution in seated posture.</w:t>
               </w:r>
@@ -8907,51 +8851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Hlavackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.61-67. </w:t>
@@ -8989,103 +8933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot biomechanical modelling to study orthoses influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (S1), pp.360-362. </w:t>
@@ -9117,152 +9061,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics for computer-assisted surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patient-specific finite element model of the buttocks for pressure ulcer prevention - linear versus non-linear modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Lobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (S1), pp.8-9</w:t>
+              <w:t xml:space="preserve">, 2012, 15 (S1), pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739712v1</w:t>
+                <w:t xml:space="preserve">hal-00738868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a 3D biomechanical model to improve a light aspiration device for in vivo soft tissue characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9294,570 +9294,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure ulcer prevention in spinal cord injury subjects using the TexiSense pressure sensing textile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaping by stiffening: a modeling study for lips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.54S, e237. </w:t>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.141-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.07.325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/mcj.15.1.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783143v1</w:t>
+                <w:t xml:space="preserve">hal-00565466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an electro-tactile vestibular substitution system improve balance in patients with unilateral vestibular loss under altered somatosensory conditions from the foot and ankle?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Demongeot</w:t>
+                <w:t xml:space="preserve">The TexiSense &amp;quot;Smart Sock&amp;quot; - a device for a daily prevention of pressure ulcers in the diabetic foot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090311⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.54S, e159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.07.544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666028v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TexiSense &amp;quot;Smart Sock&amp;quot; - a device for a daily prevention of pressure ulcers in the diabetic foot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure ulcer prevention in spinal cord injury subjects using the TexiSense pressure sensing textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.54S, e159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.07.544⟩</w:t>
+              <w:t xml:space="preserve">, 2011, pp.54S, e237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.07.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783149v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping by stiffening: a modeling study for lips</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can an electro-tactile vestibular substitution system improve balance in patients with unilateral vestibular loss under altered somatosensory conditions from the foot and ankle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hlavackova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (1), pp.141-168. </w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.1323-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/mcj.15.1.141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565466v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinically oriented real-time monitoring of the individual's risk for deep tissue injury.</w:t>
               </w:r>
@@ -9882,51 +9882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Gefen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (4), pp.473-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9972,64 +9972,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled hard-soft tissue simulation with contact and constraints applied to jaw-tongue-hyoid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stavness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10333,261 +10333,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate interactive animation of deformable models at arbitrary resolution</w:t>
+                <w:t xml:space="preserve">Vibrotactile guidance for trajectory following in computer aided surgery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Nesme</w:t>
+                <w:t xml:space="preserve">Jeremy Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Faure</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Coquillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021946781000372X⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.2085-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00443064v1</w:t>
+                <w:t xml:space="preserve">hal-00540744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrotactile guidance for trajectory following in computer aided surgery.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate interactive animation of deformable models at arbitrary resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Coquillart</w:t>
+                <w:t xml:space="preserve">Matthieu Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+                <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1, pp.2085-8. </w:t>
+              <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), pp.175-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021946781000372X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540744v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00443064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element speaker-specific face model generation for the study of speech production</w:t>
               </w:r>
@@ -11288,51 +11288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11377,585 +11377,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic guidance improves the visuo-manual tracking of trajectories.</w:t>
+                <w:t xml:space="preserve">Tongue pressure recordings during speech using complete denture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bluteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Coquillart</w:t>
+                <w:t xml:space="preserve">Christophe Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dittmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001775⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.835-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264408v1</w:t>
+                <w:t xml:space="preserve">hal-00277567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAN A PLANTAR PRESSURE-BASED TONGUE-PLACED ELECTROTACTILE BIOFEEDBACK IMPROVE POSTURAL CONTROL UNDER ALTERED VESTIBULAR AND NECK PROPRIOCEPTIVE CONDITIONS?</w:t>
+                <w:t xml:space="preserve">A WIRELESS EMBEDDED TONGUE TACTILE BIOFEEDBACK SYSTEM FOR BALANCE CONTROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.05.018⟩</w:t>
+              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2008.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286015v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WIRELESS EMBEDDED TONGUE TACTILE BIOFEEDBACK SYSTEM FOR BALANCE CONTROL</w:t>
+                <w:t xml:space="preserve">CAN A PLANTAR PRESSURE-BASED TONGUE-PLACED ELECTROTACTILE BIOFEEDBACK IMPROVE POSTURAL CONTROL UNDER ALTERED VESTIBULAR AND NECK PROPRIOCEPTIVE CONDITIONS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2008.04.001⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278348v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongue pressure recordings during speech using complete denture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Haptic guidance improves the visuo-manual tracking of trajectories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.835-841. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3), pp.e1775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277567v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory supplementation system based on electrotactile tongue biofeedback of head position for balance control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12045,77 +12045,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12290,784 +12290,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of the consequences of tongue surgery on tongue mobility: implications for speech production in post-surgery conditions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t>
+                <w:t xml:space="preserve">Aid to Percutaneous Renal Access by Virtual Projection of the Ultrasound Puncture Tract onto Fluoroscopic Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Brix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Pierre Conort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcs.142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endourology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (5), pp.460-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/end.2006.0168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179288v1</w:t>
+                <w:t xml:space="preserve">hal-00150477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Ulcer Formation Prevention in Paraplegics Using Computer and Sensory Substitution via the Tongue: First Steps in a Sustainability Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+                <w:t xml:space="preserve">Intensity-Based Registration of Freehand 3D Ultrasound and CT-scan Images of the Kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-007-0077-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340720v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual variability in sensory weighting of a plantar pressure-based, tongue-placed tactile biofeedback for controlling posture.</w:t>
+                <w:t xml:space="preserve">A Plantar-pressure Based Tongue-placed Tactile Biofeedback System for Balance Improvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chenu</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 431, pp.173 - 177. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Supplement 1, pp.63-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.03.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255840701480113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155860v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity-Based Registration of Freehand 3D Ultrasound and CT-scan Images of the Kidney</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-individual variability in sensory weighting of a plantar pressure-based, tongue-placed tactile biofeedback for controlling posture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leroy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (1), pp.31-41. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 431, pp.173 - 177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-007-0077-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.03.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156677v1</w:t>
+                <w:t xml:space="preserve">hal-00155860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aid to Percutaneous Renal Access by Virtual Projection of the Ultrasound Puncture Tract onto Fluoroscopic Images.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure Ulcer Formation Prevention in Paraplegics Using Computer and Sensory Substitution via the Tongue: First Steps in a Sustainability Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Conort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leroy</w:t>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Baumann</w:t>
+                <w:t xml:space="preserve">Anne Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endourology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129, pp.1695-1697</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00150477v1</w:t>
+                <w:t xml:space="preserve">hal-00340720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plantar-pressure Based Tongue-placed Tactile Biofeedback System for Balance Improvement.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of the consequences of tongue surgery on tongue mobility: implications for speech production in post-surgery conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Supplement 1, pp.63-64. </w:t>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (3), pp.252-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255840701480113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcs.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170016v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement--biomedical application to prevent pressure sores formation and falls.</w:t>
               </w:r>
@@ -13079,77 +13079,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.6114-7. </w:t>
@@ -13200,77 +13200,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a plantar pressure-based, tongue-placed tactile biofeedback modifies postural control mechanisms during quiet standing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13438,51 +13438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongue-placed tactile biofeedback suppresses the deleterious effects of muscle fatigue on joint position sense at the ankle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13672,51 +13672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-operative quantification of the surgical gesture in orbital surgery: Application to the proptosis reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Swider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14043,476 +14043,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Health Strategy to Prevent Pressure Ulcer Formation in Paraplegics using Computer and Sensory Substitution via the Tongue.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Présentation d'une méthodologie d'évaluation de la faisabilité de la substitution sensorielle par électrostimulation linguale pour la prévention des escarres chez le bléssé médullaire paraplégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 124, pp.926-931</w:t>
+              <w:t xml:space="preserve">L'escarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108517v1</w:t>
+                <w:t xml:space="preserve">hal-00108497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3D Finite Element Modeling of a Muscle-Activated Tongue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Multi-Resolution Finite Element Model for Soft Body Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 4072, pp.19-28</w:t>
+              <w:t xml:space="preserve">, 2006, 4072, pp.40-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082245v1</w:t>
+                <w:t xml:space="preserve">hal-00082208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Multi-Resolution Finite Element Model for Soft Body Simulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient 3D Finite Element Modeling of a Muscle-Activated Tongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buchaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 4072, pp.40-47</w:t>
+              <w:t xml:space="preserve">, 2006, 4072, pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082208v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'une méthodologie d'évaluation de la faisabilité de la substitution sensorielle par électrostimulation linguale pour la prévention des escarres chez le bléssé médullaire paraplégique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">A New Health Strategy to Prevent Pressure Ulcer Formation in Paraplegics using Computer and Sensory Substitution via the Tongue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Prince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'escarre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31, pp.21-23</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124, pp.926-931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108497v1</w:t>
+                <w:t xml:space="preserve">hal-00108517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Retroglossal Fluid-Structure Interaction During Obstructive Sleep Apnea</w:t>
               </w:r>
@@ -14623,90 +14623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la substitution sensorielle par électro-stimulation linguale pour la prévention des escarres chez les paraplégiques. Etude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14850,316 +14850,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Semi-Landmark based Statistical Face Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Berar</w:t>
+                <w:t xml:space="preserve">Peter Berkelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Desvignes</w:t>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14 (1), pp.31-43</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080375v1</w:t>
+                <w:t xml:space="preserve">hal-00195036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Semi-Landmark based Statistical Face Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Berkelman</w:t>
+                <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Daanen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t>
+              <w:t xml:space="preserve">Journal of Computing and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (1), pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195036v1</w:t>
+                <w:t xml:space="preserve">hal-00080375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically realistic interactive simulation for biological soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15214,51 +15214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital and Maxillofacial Computer Aided Surgery: Patient-Specific Finite Element Models To Predict Surgical Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15322,51 +15322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer assisted planning and orbital surgery: patient-related prediction of osteotomy size in proptosis reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15707,77 +15707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing data estimation using polynomial kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15828,64 +15828,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear elastic properties of the lingual and facial tissues assessed by indentation technique. Application to the biomechanics of speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15939,57 +15939,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of tissue decompression in orbital surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">A finite element study of the influence of the osteotomy surface on the backward displacement during exophthalmia reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15997,124 +15997,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boutault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Swider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 19 (2), pp.202-208</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3078, pp.49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080382v1</w:t>
+                <w:t xml:space="preserve">hal-00081935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element study of the influence of the osteotomy surface on the backward displacement during exophthalmia reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Prediction of tissue decompression in orbital surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16122,94 +16122,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boutault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Swider</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3078, pp.49-57</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (2), pp.202-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081935v1</w:t>
+                <w:t xml:space="preserve">hal-00080382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of linear and non-linear soft tissue models with post-operative CT scan in maxillofacial surgery</w:t>
               </w:r>
@@ -16329,64 +16329,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation for estimating the human tongue soft tissues constitutive law: application to a 3D biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16431,692 +16431,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Meshes Registration : Application to statistical skull model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">Rigid Registration of Freehand 3D Ultrasound and CT-Scan Kidney Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 3212, pp.100-107</w:t>
+              <w:t xml:space="preserve">, 2004, 3216, pp.837-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081915v1</w:t>
+                <w:t xml:space="preserve">hal-00081921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Registration of Freehand 3D Ultrasound and CT-Scan Kidney Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mozer</w:t>
+                <w:t xml:space="preserve">3D Meshes Registration : Application to statistical skull model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 3216, pp.837-844</w:t>
+              <w:t xml:space="preserve">, 2004, 3212, pp.100-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081921v1</w:t>
+                <w:t xml:space="preserve">hal-00081915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of the airflow-walls interactions to understand the sleep apnea syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D Finite Element evaluation of the exophthalmia reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boutault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Swider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2673, pp.261-269</w:t>
+              <w:t xml:space="preserve">Acta of Bioengineering and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4(1), pp.166-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081942v1</w:t>
+                <w:t xml:space="preserve">hal-00109317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Finite Element evaluation of the exophthalmia reduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Swider</w:t>
+                <w:t xml:space="preserve">A 3D dynamical biomechanical tongue model to study speech motor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Wilhelms-Tricarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta of Bioengineering and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4(1), pp.166-167</w:t>
+              <w:t xml:space="preserve">Research Developments in Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109317v1</w:t>
+                <w:t xml:space="preserve">hal-00080422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D dynamical biomechanical tongue model to study speech motor control</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Obstructive sleep apnea syndrome. Part 1: In-vitro study of the fluid-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Developments in Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1, pp.49-64</w:t>
+              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 111, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080422v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstructive sleep apnea syndrome. Part 1: In-vitro study of the fluid-structure interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+                <w:t xml:space="preserve">Physical modelling of the airflow-walls interactions to understand the sleep apnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 111, pp.60</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2673, pp.261-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109391v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of tongue biomechanics on speech movements during the production of velar stop consonants: a modeling study</w:t>
               </w:r>
@@ -17223,51 +17223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient specific Finite Element model of the face soft tissue for computer-assisted maxillofacial surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17299,411 +17299,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical models to simulate consequences of maxillofacial surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer-aided hepatic tumour ablation : requirements and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Amavizca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 325, pp.407-417</w:t>
+              <w:t xml:space="preserve">, 2002, 325, pp.309-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080390v1</w:t>
+                <w:t xml:space="preserve">hal-00080393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided hepatic tumour ablation : requirements and preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Voirin</w:t>
+                <w:t xml:space="preserve">Models for Planning and Simulation in Computer Assisted Orthognatic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marecaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boutault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 325, pp.309-319</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2489, pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080393v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for Planning and Simulation in Computer Assisted Orthognatic Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical models to simulate consequences of maxillofacial surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 2489, pp.315-322</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 325, pp.407-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081947v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Exophthalmia Reduction using a Finite Element Model of the Orbital Soft Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17780,103 +17780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-aided hepatic tumour ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Amavizca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2208, pp.1145-1146</w:t>
@@ -17899,204 +17899,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mesh-matching algorithm: an automatic 3D mesh generator for Finite element structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Couteau</w:t>
+                <w:t xml:space="preserve">A 3D Finite Element model of the face for simulation in plastic and maxillo-facial surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lavallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 33 (8), pp.1005-1009</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1935, pp.1068-1075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082218v1</w:t>
+                <w:t xml:space="preserve">hal-00081968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Finite Element model of the face for simulation in plastic and maxillo-facial surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+                <w:t xml:space="preserve">The mesh-matching algorithm: an automatic 3D mesh generator for Finite element structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 1935, pp.1068-1075</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (8), pp.1005-1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081968v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulator for maxillo-facial surgery integrating cephalometry and orthodontia</w:t>
               </w:r>
@@ -18207,77 +18207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mesh-Matching algorithm: a new automatic 3D mesh generator for Finite Element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Hobatho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18854,168 +18854,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and evaluation of a musculoskeletal Finite Element model of the thoraco lumbar spine.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Carlier</w:t>
+                <w:t xml:space="preserve">Automatic orthognathic surgery process: from mesh generation to Finite Element simulation of bone cuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bettega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics (ESB 2024)</w:t>
+              <w:t xml:space="preserve">ESB 2024 - 29th Congress of the European Society of Biomechanics (ESB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690040v1</w:t>
+                <w:t xml:space="preserve">hal-04690012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN VIVO SUCCION MEASUREMENTS OF YOUNG'S MODULI: APPLICATION TO HUMAN ABDOMINAL SKIN AND FAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19031,182 +19031,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics (ESB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic orthognathic surgery process: from mesh generation to Finite Element simulation of bone cuts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Lartizien</w:t>
+                <w:t xml:space="preserve">Conception and evaluation of a musculoskeletal Finite Element model of the thoraco lumbar spine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Pissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garreau de Loubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2024 - 29th Congress of the European Society of Biomechanics (ESB 2024)</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics (ESB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690012v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMECHANICAL DIGITAL TWINS: CHALLENGES AND BOTTLENECKS</w:t>
               </w:r>
@@ -19255,269 +19255,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical model of the human face with a perspective of surgical assistance</w:t>
+                <w:t xml:space="preserve">Model-based simulations of the insertion of tensor threads in patient-specific face: a proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noémie Briot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMBBE 2023 - 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265137v1</w:t>
+                <w:t xml:space="preserve">hal-03948826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based simulations of the insertion of tensor threads in patient-specific face: a proof of concept</w:t>
+                <w:t xml:space="preserve">Biomechanical model of the human face with a perspective of surgical assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poisbleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2023 - 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S202-S204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948826v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo bi-layer material Young muduli identification under small deformation using only suction</w:t>
               </w:r>
@@ -19936,51 +19936,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S99-S101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265235v1</w:t>
@@ -20174,200 +20174,187 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S196-S198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee model (in)consistency between inverse and forward dynamics musculoskeletal simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perrier</w:t>
+                <w:t xml:space="preserve">Modeling change of patient position during thoracoscopic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress of Biomechanics (WCB'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">, 2022, Taipai, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719978v1</w:t>
+                <w:t xml:space="preserve">hal-03855233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling quasi-incompressibility of soft-tissues to quantify strains for pressure ulcers healing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20416,106 +20403,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th congress of the Society of Biomechanics, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Monastir, Tunisia. pp.S119-S121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling change of patient position during thoracoscopic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20530,152 +20517,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress of Biolmechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling change of patient position during thoracoscopic surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+                <w:t xml:space="preserve">Knee model (in)consistency between inverse and forward dynamics musculoskeletal simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Elyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress of Biomechanics (WCB'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Taipai, Taiwan</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855233v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-vivo human tongue muscle mechanical characterization</w:t>
               </w:r>
@@ -20687,77 +20687,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESBiomech 2022 - 27th Congress of the European Society of Biomechanics (ESB'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
@@ -21133,51 +21133,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th congress of the Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S226-S228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852672v1</w:t>
@@ -21309,64 +21309,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Calculation from MR Image Registration: An Application for Foot Pressure Ulcer Prevention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Trebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21398,407 +21398,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary result of the &amp;quot;origins of speech&amp;quot; project</w:t>
+                <w:t xml:space="preserve">Techniques to Reduce The Computational Cost of Finite Element Models of the Lower Limb Muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vialet</w:t>
+                <w:t xml:space="preserve">E. Elyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marouane El Mouss</w:t>
+                <w:t xml:space="preserve">M. Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UISPP 2021 - XIXth World Congress of the International Union of the Prehistoric and Protohistoric Sciences (UISPP'2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechani WCCM-ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (virtual), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357948v1</w:t>
+                <w:t xml:space="preserve">hal-03204176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of soft tissue modeling on tibiofemoral stress distribution in models of high tibial osteotomy and its importance for making simulation-based clinical decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Elyasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII Congress of the International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques to Reduce The Computational Cost of Finite Element Models of the Lower Limb Muscles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary result of the &amp;quot;origins of speech&amp;quot; project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bailet</w:t>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane El Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechani WCCM-ECCOMAS Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UISPP 2021 - XIXth World Congress of the International Union of the Prehistoric and Protohistoric Sciences (UISPP'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Meknes, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204176v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical tongue model prediction of fossil hominins: evaluation and uncertainties propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane El Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Belme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21856,273 +21856,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using 2D ultrasound data for building a personalized numerical model of the sacral region for the evaluation of the subject-specific risk of sacral pressure ulcer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+                <w:t xml:space="preserve">Development of a finite element model for the heterogeneous structure of the calcaneal foot pad to study its loading distribution. Insights for stress-related injuries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Trebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPUAP Virtual Meeting 2020 (European Pressure Ulcer Advisory Panel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944206v1</w:t>
+                <w:t xml:space="preserve">hal-02945927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a finite element model for the heterogeneous structure of the calcaneal foot pad to study its loading distribution. Insights for stress-related injuries.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+                <w:t xml:space="preserve">Feasibility of using 2D ultrasound data for building a personalized numerical model of the sacral region for the evaluation of the subject-specific risk of sacral pressure ulcer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPUAP Virtual Meeting 2020 (European Pressure Ulcer Advisory Panel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945927v1</w:t>
+                <w:t xml:space="preserve">hal-02944206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de nodules pulmonaires en vidéo-thoracoscopie. Intégration d'un modèle biomécanique du poumon dans la chaîne de traitements d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22193,562 +22193,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic model of lung deformations for Video-Assisted Thoracoscopic Surgery (VATS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+                <w:t xml:space="preserve">Modélisation de la langue dans la cavité buccale. Application aux Néandertaliens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saramati Narasimhan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">Ahmad Bijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Journées SAP - 1844èmes journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02121765v1</w:t>
+                <w:t xml:space="preserve">hal-02370370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of biomechanical modelling of the oral cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical Modelling of Knee Joint for Assisting High Tibial Osteotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Elyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress of the International Academy of Oral Oncology (IAOO'2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">27th Congress of the International Society of Biomechanics (ISB'2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370388v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la langue dans la cavité buccale. Application aux Néandertaliens.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Bijar</w:t>
+                <w:t xml:space="preserve">A novel approach to identify individual positioning in a range of supine postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Caggiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Worsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Bader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SAP - 1844èmes journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">21th Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP'2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370370v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to identify individual positioning in a range of supine postures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principles of biomechanical modelling of the oral cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP'2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th World Congress of the International Academy of Oral Oncology (IAOO'2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369636v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Modelling of Knee Joint for Assisting High Tibial Osteotomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perrier</w:t>
+                <w:t xml:space="preserve">Biphasic model of lung deformations for Video-Assisted Thoracoscopic Surgery (VATS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saramati Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the International Society of Biomechanics (ISB'2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369588v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02121765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-VIVO MEASUREMENTS OF HUMAN TONGUE ELASTICITY UNDER GENERAL ANESTHESIA USING A VOLUME BASED ASPIRATION METHOD</w:t>
               </w:r>
@@ -22859,51 +22859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMECHANICAL MODEL EVALUATION USING NON-RIGID IMAGE REGISTRATION APPLIED TO BREAST MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mîra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiranja P Babarenda Gamage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22984,103 +22984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of individual positioning in a range of lying postures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Caggiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Worsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics and Engineering Conference (MPEC'2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23105,51 +23105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based registration for lung nodule localization during VATS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23220,424 +23220,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique dans le domaine de la biomécanique des tissus mous : enjeux et spécificités. Exemple d'application à la prévention des ulcères du pied diabétique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resection-induced brain-shift compensation using vessel-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum PPRIME – CHU de Poitiers “From patient to model, From model to decision”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Houston, TX, United States. pp.105760Q-1 - 105760Q-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2293640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370398v1</w:t>
+                <w:t xml:space="preserve">hal-01930274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Computer Modeling in Prevention of Chronic Wounds</w:t>
+                <w:t xml:space="preserve">Simulation numérique dans le domaine de la biomécanique des tissus mous : enjeux et spécificités. Exemple d'application à la prévention des ulcères du pied diabétique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Advanced Treatments and Technologies in Wound Care - ATTWC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Forum PPRIME – CHU de Poitiers “From patient to model, From model to decision”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935458v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resection-induced brain-shift compensation using vessel-based methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Computer Modeling in Prevention of Chronic Wounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress on Advanced Treatments and Technologies in Wound Care - ATTWC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2293640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930274v1</w:t>
+                <w:t xml:space="preserve">hal-01935458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique dans le domaine de la biomécanique des tissus mous : enjeux et spécificités. Exemple d'application à la prévention des ulcères du pied diabétique.</w:t>
+                <w:t xml:space="preserve">Simulation numérique dans le domaine de la biomécanique des tissus mous : enjeux et spécificités. Exemple d'application à la prévention des ulcères du pied diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Perrier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum PPRIME – CHU de Poitiers “From patient to model, From model to decision”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935446v1</w:t>
+                <w:t xml:space="preserve">hal-02370398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung deformation between preoperative CT and intraoperative CBCT for thoracoscopic surgery: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23721,234 +23721,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01853906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological innovations and biomechanics: Development and optimization in pressure ulcer prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A patient-specific 3D musculo-skeletal finite element model of ankle arthrodesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Niroomandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Meeting of the European Pressure Ulcer Advisory Panel, EPUAP'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">15th International Symposium Computer Methods in Biomechanics and Biomedical Engineering and 3rd Conference on Imaging and Visualization, CMBBE’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935451v1</w:t>
+                <w:t xml:space="preserve">hal-01930288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A patient-specific 3D musculo-skeletal finite element model of ankle arthrodesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technological innovations and biomechanics: Development and optimization in pressure ulcer prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium Computer Methods in Biomechanics and Biomedical Engineering and 3rd Conference on Imaging and Visualization, CMBBE’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">20th Annual Meeting of the European Pressure Ulcer Advisory Panel, EPUAP'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930288v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A volume-based aspiration method to estimate in-vivo soft tissues stiffness: evaluation of the device with silicone samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Ali Elahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23999,77 +23999,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of breast compression using a new biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mîra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Katherine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Milioni de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24118,1658 +24118,1658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressions d'interface et modélisation des tissus mous pour prévenir les plaies de pressions</w:t>
+                <w:t xml:space="preserve">Biomechanical concepts for threads anchoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Nationales de l'Escarre (PERSE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AMWC 2017 - 15th Aesthetic &amp; Anti-aging Medicine World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935469v1</w:t>
+                <w:t xml:space="preserve">hal-01935478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subject-specific modeling for real-time pressure ulcer prevention in sitting posture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP'2017)</w:t>
+              <w:t xml:space="preserve">19th Annual Meeting of the European Pressure Ulcer Advisory Panel, EPUAP'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935275v1</w:t>
+                <w:t xml:space="preserve">hal-01935464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musculoskeletal finite element model of the foot. Loading and direct dynamic validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N Vuillerme</w:t>
+                <w:t xml:space="preserve">Modeling lung deflation during video-assisted thoracoscopy surgery for the localization of small nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935354v1</w:t>
+                <w:t xml:space="preserve">hal-01935436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling lung deflation during video-assisted thoracoscopy surgery for the localization of small nodules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miguel Castro</w:t>
+                <w:t xml:space="preserve">Musculoskeletal finite element model of the foot. Loading and direct dynamic validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">19th Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935436v1</w:t>
+                <w:t xml:space="preserve">hal-01935354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subject-specific modeling for real-time pressure ulcer prevention in sitting posture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boichon Grivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual Meeting of the European Pressure Ulcer Advisory Panel, EPUAP'2017</w:t>
+              <w:t xml:space="preserve">19th Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935464v1</w:t>
+                <w:t xml:space="preserve">hal-01935275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical concepts for threads anchoring</w:t>
+                <w:t xml:space="preserve">Pressions d'interface et modélisation des tissus mous pour prévenir les plaies de pressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMWC 2017 - 15th Aesthetic &amp; Anti-aging Medicine World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">13èmes Journées Nationales de l'Escarre (PERSE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935478v1</w:t>
+                <w:t xml:space="preserve">hal-01935469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative brain-shift compensation using MR/US elastic registration by means of a constraint-based biomechanical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech motor control in 4-year-old children versus adults: anticipation as an index of speech motor control maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morin</w:t>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Courtecuisse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palombi</w:t>
+                <w:t xml:space="preserve">Mark S Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lilles, France</w:t>
+              <w:t xml:space="preserve">SMC 2017 - 7th International Conference on Speech Motor Control (SMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935285v1</w:t>
+                <w:t xml:space="preserve">hal-01995548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech motor control in 4-year-old children versus adults: anticipation as an index of speech motor control maturity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Intraoperative brain-shift compensation using MR/US elastic registration by means of a constraint-based biomechanical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">I Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark S Tiede</w:t>
+                <w:t xml:space="preserve">F Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2017 - 7th International Conference on Speech Motor Control (SMC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995548v2</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BREAST BIOMECANICAL MODELING FOR COMPRESSION OPTIMIZATION IN DIGITAL BREAST TOMOSYNTHESIS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Muller</w:t>
+                <w:t xml:space="preserve">UNIFORM OR LOCALIZED PURE BENDING DEFORMATION OF SUPERELASTIC NiTi THIN WIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics, ICTAM'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404063v1</w:t>
+                <w:t xml:space="preserve">hal-01404122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation biomécanique pour la chirurgie maxillo-faciale assistée : de la caractérisation in vivo à l'implémentation dans des codes de calculs éléments finis</w:t>
+                <w:t xml:space="preserve">Biomechanics for computer-assisted medical interventions: example of pressure ulcers prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT 2016 - Mécanique pour le vivant. Identification et modélisation du comportement des tissus biologiques : avancées et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">Residential Workshop on Computational Sciences for Medical Simulation: Surgical Training and Guidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936098v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNIFORM OR LOCALIZED PURE BENDING DEFORMATION OF SUPERELASTIC NiTi THIN WIRES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mozer</w:t>
+                <w:t xml:space="preserve">Speech biomechanics: What have we learned and modeled since Joseph Perkell’s tongue model In 1974?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad A. Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics, ICTAM'2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2193 - 2193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4950528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404122v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics for computer-assisted medical interventions: example of pressure ulcers prevention</w:t>
+                <w:t xml:space="preserve">SOFT TISSUE BIOMECHANICAL MODELING FOR COMPUTER ASSISTED SURGERY: CHALLENGES AND PERSPECTIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Residential Workshop on Computational Sciences for Medical Simulation: Surgical Training and Guidance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936067v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOFT TISSUE BIOMECHANICAL MODELING FOR COMPUTER ASSISTED SURGERY: CHALLENGES AND PERSPECTIVES</w:t>
+                <w:t xml:space="preserve">Modélisation biomécanique pour la chirurgie maxillo-faciale assistée : de la caractérisation in vivo à l'implémentation dans des codes de calculs éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT 2016 - Mécanique pour le vivant. Identification et modélisation du comportement des tissus biologiques : avancées et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404058v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech biomechanics: What have we learned and modeled since Joseph Perkell’s tongue model In 1974?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">BREAST BIOMECANICAL MODELING FOR COMPRESSION OPTIMIZATION IN DIGITAL BREAST TOMOSYNTHESIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mîra Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Katherine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390169v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved 3D dynamical finite element model of tongue muscles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vessel-based brain-shift compensation using elastic registration driven by a patient-specific finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodil Munkvold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMHA 2016 - 4th International Workshop on Biomechanical and Parametric Modeling of Human Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vancouver, Canada. p. 36</w:t>
+              <w:t xml:space="preserve">International Conference on Information Processing in Computer-Assisted Interventions (IPCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390187v1</w:t>
+                <w:t xml:space="preserve">hal-01331713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessel-based brain-shift compensation using elastic registration driven by a patient-specific finite element model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An improved 3D dynamical finite element model of tongue muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing in Computer-Assisted Interventions (IPCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">PMHA 2016 - 4th International Workshop on Biomechanical and Parametric Modeling of Human Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vancouver, Canada. p. 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331713v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation numérique dans le domaine de la biomécanique : enjeux et spécificités</w:t>
               </w:r>
@@ -25824,64 +25824,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRAIN CLUSTERS &amp;quot; ANALYSIS TO CHARACTERIZE THE RISK OF PRESSURE ULCER: APPLICATION TO HEEL ULCERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25949,64 +25949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATIENT-SPECIFIC REGIONALIZATION FOR FOOT PRESSURE ULCER PREVENTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26182,103 +26182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of serial order in speech production: An ultrasound study of typical 4-year-old Canadian French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMC 2015 - Progress in Motor Control X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Motor Control, Jul 2015, Budapest, Hungary</w:t>
@@ -26307,77 +26307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de parole chez l’enfant de 4 ans : données articulatoires et modélisation biomécanique de la langue, pistes et applications pour la rééducation orthophonique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26639,103 +26639,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech planning in 4-year-old children versus adults: Acoustic and articulatory analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Speech Communication Association, Sep 2015, Dresden, Germany</w:t>
@@ -26758,402 +26758,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical modeling to prevent soft tissues pressure ulcers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Does the calcaneus morphology have an influence on the risk of posterior heel ulcer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EPUAP'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Stockholm, Sweden. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092756v1</w:t>
+                <w:t xml:space="preserve">hal-01062634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the calcaneus morphology have an influence on the risk of posterior heel ulcer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a musculoskeletal finite element model of the foot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Stockholm, Sweden. pp.26</w:t>
+              <w:t xml:space="preserve">12th International Symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062634v1</w:t>
+                <w:t xml:space="preserve">hal-01092599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a musculoskeletal finite element model of the foot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Biomechanical modeling to prevent soft tissues pressure ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. pp.3-4</w:t>
+              <w:t xml:space="preserve">Surgetica 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092599v1</w:t>
+                <w:t xml:space="preserve">hal-01092756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buttock pressure management of able-bodied people seated on a rigid surface for two hours.</w:t>
               </w:r>
@@ -27165,77 +27165,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPUAP'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Stockholm, Sweden. pp.25</w:t>
@@ -27264,77 +27264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliages à mémoire de forme Nickel-Titane architecturés et à gradient. Applications médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27389,103 +27389,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical simulation of the Charcot neuroarthropathic foot with plantar ulcer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPUAP'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Stockholm, Sweden. pp.39</w:t>
@@ -27514,103 +27514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative NiTi based stent as an emergency treatment for acute urinary retention in case of benign prostatic hyperplasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27635,103 +27635,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the calcaneus morphology on the risk of posterior heel ulcer creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. pp.1-2</w:t>
@@ -27754,165 +27754,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Muscle Model Based on Feldman's Lambda Model: 3D Finite Element Implementation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finite Element Modeling of Soft Tissues for Pressure Ulcers Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2013 - 11th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.457-458</w:t>
+              <w:t xml:space="preserve">CMBBE'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.317-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843119v1</w:t>
+                <w:t xml:space="preserve">hal-00843110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE Modeling of NiTi Elastomeric Composites for Use as Biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27974,355 +28004,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Soft Tissues for Pressure Ulcers Prevention</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Modal Framework for Subject-Specific Finite Element Modeling of the Buttocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.317-318</w:t>
+              <w:t xml:space="preserve">EPUAP'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Vienna, Austria. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843110v1</w:t>
+                <w:t xml:space="preserve">hal-00866326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Modal Framework for Subject-Specific Finite Element Modeling of the Buttocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Bucki</w:t>
+                <w:t xml:space="preserve">A Muscle Model Based on Feldman's Lambda Model: 3D Finite Element Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Vienna, Austria. pp.77</w:t>
+              <w:t xml:space="preserve">CMBBE 2013 - 11th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.457-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866326v1</w:t>
+                <w:t xml:space="preserve">hal-00843119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech planning as an index of speech motor control maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1278-1282</w:t>
@@ -28420,51 +28420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of soft tissues in Human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28509,674 +28509,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Specific Finite Element Modeling of the Diabetic Foot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP'2012 - 15th Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cardiff, United Kingdom. pp.181</w:t>
+              <w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783185v1</w:t>
+                <w:t xml:space="preserve">hal-00705487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics for Computer-Assisted Surgery - Prix de la Société de Biomécanique : &amp;quot;Chercheur confirmé&amp;quot;.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time embedded foot pressure monitoring and subject specific biomechanical modelling: an innovative coupling for diagnosis and treatment in ortho-paedics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès de la Société de Biomécanique.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference and Exhibition on Orthopedics - Invited Session: "Development of Innovative and Modern Methods for Orthopedic Management".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/261-1149.S1.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739420v1</w:t>
+                <w:t xml:space="preserve">hal-00740594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating pressure sensors in fabrics for pressure ulcer prevention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EPUAP Focus Meeting on Technological Innovations in Pressure Ulcer Diagnosis, Prevention and Treatment.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Israel</w:t>
+              <w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738477v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time embedded foot pressure monitoring and subject specific biomechanical modelling: an innovative coupling for diagnosis and treatment in ortho-paedics.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating pressure sensors in fabrics for pressure ulcer prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference and Exhibition on Orthopedics - Invited Session: "Development of Innovative and Modern Methods for Orthopedic Management".</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st EPUAP Focus Meeting on Technological Innovations in Pressure Ulcer Diagnosis, Prevention and Treatment.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740594v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Patient-Specific Finite Element Modeling of the Diabetic Foot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t>
+              <w:t xml:space="preserve">EPUAP'2012 - 15th Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cardiff, United Kingdom. pp.181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705487v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanics for Computer-Assisted Surgery - Prix de la Société de Biomécanique : &amp;quot;Chercheur confirmé&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">37ème Congrès de la Société de Biomécanique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739433v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why most of the intra-operative medical robotic devices do not use biomechanical models? Some clues to explain the bottlenecks and the needed research breakthroughs.</w:t>
               </w:r>
@@ -29339,64 +29339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPUAP'2012 - 15th Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cardiff, United Kingdom. pp.128</w:t>
@@ -29419,454 +29419,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Generic Framework for Evaluation and Comparison of Soft Tissue Modeling.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experiments and modeling of smart silicone elastomer membranes reinforced with shaped NiTi textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMVR'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Newport Beach, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642269v1</w:t>
+                <w:t xml:space="preserve">hal-01875139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and modeling of smart silicone elastomer membranes reinforced with shaped NiTi textiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The VigiSore project: a user-centered pressure sores prevention device.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Workshop JADE "Joining innovative Approaches for the integration and Development of transnational knowledge of clusters policies related to independent living of Elderly"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875139v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VigiSore project: a user-centered pressure sores prevention device.</w:t>
+                <w:t xml:space="preserve">Biofeedback systems for preventing pressure ulcers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop JADE "Joining innovative Approaches for the integration and Development of transnational knowledge of clusters policies related to independent living of Elderly"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+              <w:t xml:space="preserve">13th Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738482v1</w:t>
+                <w:t xml:space="preserve">hal-00738486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofeedback systems for preventing pressure ulcers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Generic Framework for Evaluation and Comparison of Soft Tissue Modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">MMVR'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Newport Beach, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738486v1</w:t>
+                <w:t xml:space="preserve">hal-00642269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical modeling of the foot to study and prevent the formation of ulcers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stavness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29898,457 +29898,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention de l'Escarre chez le Blessé Médullaire à l'Aide du Capteur de Pressions Textile TexiSense</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La &amp;quot; Chaussette Intelligente &amp;quot; TexiSense : un Dispositif pour la Prévention au Quotidien des Ulcères Plantaires de la Personne Diabétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Nantes, France. pp.155, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.07.325⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Nantes, France. pp.256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.07.544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636603v1</w:t>
+                <w:t xml:space="preserve">hal-00637481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical models of speech articulators to study speech motor control</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prévention de l'Escarre chez le Blessé Médullaire à l'Aide du Capteur de Pressions Textile TexiSense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2011 - 6th International Conference on Speech Motor Control (SMC 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFMER 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France. pp.155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.07.325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605629v1</w:t>
+                <w:t xml:space="preserve">hal-00636603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot; Chaussette Intelligente &amp;quot; TexiSense : un Dispositif pour la Prévention au Quotidien des Ulcères Plantaires de la Personne Diabétique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanical models of speech articulators to study speech motor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMC 2011 - 6th International Conference on Speech Motor Control (SMC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Groningen, Netherlands. pp.17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637481v1</w:t>
+                <w:t xml:space="preserve">hal-00605629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Speech Articulation Simulation with a Dynamic Coupled Face-Jaw-Tongue Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stavness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30425,64 +30425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30546,77 +30546,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPUAP'2011 - 14th Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Oporto, Portugal. pp.1</w:t>
@@ -30684,64 +30684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSISTH'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.457-465</w:t>
@@ -30822,51 +30822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Hlavackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPUAP'2011 - 14th Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Oporto, Portugal. pp.2</w:t>
@@ -31124,51 +31124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASTIC: A Light Aspiration Device for in vivo Soft TIssue Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31228,51 +31228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASTIC: a Light Aspiration device for in vivo Soft TIssue Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31313,312 +31313,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des sons et de la parole : intérêt pour l'aide au maintien à domicile des personnes dépendantes en perte d'autonomie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">Simulation of Muscle-Based Orofacial Movement Dynamics using a Muscle Activation Dependent Varying Constitutive Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 4i</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">OPAL 2009 - 1st International Workshop on Dynamic Modeling of the Oral, Pharyngeal and Laryngeal Complex for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vancouver, Canada. pp.121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953579v1</w:t>
+                <w:t xml:space="preserve">hal-00404060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Muscle-Based Orofacial Movement Dynamics using a Muscle Activation Dependent Varying Constitutive Law</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique des sons et de la parole : intérêt pour l'aide au maintien à domicile des personnes dépendantes en perte d'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPAL 2009 - 1st International Workshop on Dynamic Modeling of the Oral, Pharyngeal and Laryngeal Complex for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vancouver, Canada. pp.121-127</w:t>
+              <w:t xml:space="preserve">Forum 4i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404060v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short paper : Role of force-cues in path following of 3D trajectories in Virtual Reality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Eurographics Symposium on Virtual Environments, 19th International Conference on Artificial Reality and Telexistence &amp; 6th EuroVR (INTUITION) Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31643,51 +31643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards jaw-tongue coupling for speech: modeling the jaw with a soft body approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31866,2030 +31866,2030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRESLA: An original device to measure the mechanical interaction between tongue and teeth or palate during speech production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Effects of visual, audio and tongue tactile sensory substitution systems for the control of buttock pressures in seated posture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.49-52</w:t>
+              <w:t xml:space="preserve">5th International Posture Symposium, "Translation of posture mechanisms for rehabilitation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Smolenice castle, Slovakia. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360803v1</w:t>
+                <w:t xml:space="preserve">hal-00340748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Biomechanical Model of the Face: A Study of Muscle Coordination for Speech Lip Gestures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+                <w:t xml:space="preserve">Improving weight bearing asymmetry in unilateral lower limb amputees by use of an insole pressure sensor-based electro-tactile biofeedback system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.321-324</w:t>
+              <w:t xml:space="preserve">5th International Posture Symposium, "Translation of posture mechanisms for rehabilitation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Smolenice castle, Slovakia. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357320v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction faciale 3D à partir d'images 3D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">Haptic guidances increase the visuomanual tracking of Japanese and Arabic letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2008 - 16ème congrès francophone AFRIF-AFIA Reconnaissance des formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.article 94</w:t>
+              <w:t xml:space="preserve">9th International Multisensory Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419243v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle saturation effect in /i/ production: Counterevidence from a 3D biomechanical model of the tongue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a three-dimensional software model of the oral cavity for tongue surgery planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3321</w:t>
+              <w:t xml:space="preserve">ADT 2008 -3rd International Conference on Advanced Digital Technology in Head &amp; Neck Reconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286477v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does Tagged-MRI technique allow to infer tongue muscles' activation pattern? A modelling study</w:t>
+                <w:t xml:space="preserve">Muscle saturation effect in /i/ production: Counterevidence from a 3D biomechanical model of the tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2839-2842</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334341v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A light sterilizable pipette device for the in vivo estimation of human soft tissues constitutive laws</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+                <w:t xml:space="preserve">To what extent does Tagged-MRI technique allow to infer tongue muscles' activation pattern? A modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2008 - 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2839-2842</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00340413v1</w:t>
+                <w:t xml:space="preserve">hal-00334341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of visual, audio and tongue tactile sensory substitution systems for the control of buttock pressures in seated posture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+                <w:t xml:space="preserve">A light sterilizable pipette device for the in vivo estimation of human soft tissues constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Posture Symposium, "Translation of posture mechanisms for rehabilitation"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2008 - 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.4298-4301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340748v1</w:t>
+                <w:t xml:space="preserve">hal-00340413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving weight bearing asymmetry in unilateral lower limb amputees by use of an insole pressure sensor-based electro-tactile biofeedback system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
+                <w:t xml:space="preserve">Reconstruction faciale 3D à partir d'images 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Posture Symposium, "Translation of posture mechanisms for rehabilitation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Smolenice castle, Slovakia. pp.69</w:t>
+              <w:t xml:space="preserve">RFIA 2008 - 16ème congrès francophone AFRIF-AFIA Reconnaissance des formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.article 94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340753v1</w:t>
+                <w:t xml:space="preserve">hal-00419243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic guidances increase the visuomanual tracking of Japanese and Arabic letters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Coquillart</w:t>
+                <w:t xml:space="preserve">A Continuous Biomechanical Model of the Face: A Study of Muscle Coordination for Speech Lip Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Lobos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Multisensory Research Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.321-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483618v1</w:t>
+                <w:t xml:space="preserve">hal-00357320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a three-dimensional software model of the oral cavity for tongue surgery planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t>
+                <w:t xml:space="preserve">PRESLA: An original device to measure the mechanical interaction between tongue and teeth or palate during speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dittmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADT 2008 -3rd International Conference on Advanced Digital Technology in Head &amp; Neck Reconstruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643187v1</w:t>
+                <w:t xml:space="preserve">hal-00360803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement - Biomedical application to prevent pressure sores formation and falls.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the consequences of tongue surgery on tongue mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6113-6116</w:t>
+              <w:t xml:space="preserve">Surgetica'2007: Computer-Aided Medical Interventions: tools and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, -, France. pp.261-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169999v1</w:t>
+                <w:t xml:space="preserve">hal-00173394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for a low-cost intra-operative image-guided neuronavigator including brain shift compensation.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation Tridimensionnelle Assistée par Navigation de la Précision du Déplacement Osseux dans la Chirurgie Bimaxillaire; A Propos de 7 Cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marecaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boutault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.872-875</w:t>
+              <w:t xml:space="preserve">Association Française de Chirurgie Maxillo-Faciale, XXXIIème congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170005v1</w:t>
+                <w:t xml:space="preserve">hal-00357342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques on mesh generation for the brain shift simulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des tissus mous et chirurgie assistée par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nancy Hitschfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Latin American Congress on Biomedical Engineering, CLAIB2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Venezuela. pp.642-645</w:t>
+              <w:t xml:space="preserve">Journée scientifique des GdR Stic-Santé et ISIS, "Segmentation de structures anatomiques avec intégration d'apriori géométrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176086v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongue Liminary Threshold Identification to Electrotactile Stimulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A biomechanical model of the face including muscles for the prediction of deformations during speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marecaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Payrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Segaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Enactive Interfaces, Enactive'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.233-236</w:t>
+              <w:t xml:space="preserve">MAVEBA 2007 - 5th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Florence, Italy. pp.173-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192932v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the consequences of tongue surgery on tongue mobility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Tongue Liminary Threshold Identification to Electrotactile Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica'2007: Computer-Aided Medical Interventions: tools and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, -, France. pp.261-263</w:t>
+              <w:t xml:space="preserve">4th International Conference on Enactive Interfaces, Enactive'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.233-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173394v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Tridimensionnelle Assistée par Navigation de la Précision du Déplacement Osseux dans la Chirurgie Bimaxillaire; A Propos de 7 Cas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Roch Paoli</w:t>
+                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement - Biomedical application to prevent pressure sores formation and falls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de Chirurgie Maxillo-Faciale, XXXIIème congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6113-6116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357342v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical model of the face including muscles for the prediction of deformations during speech production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Framework for a low-cost intra-operative image-guided neuronavigator including brain shift compensation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Lobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2007 - 5th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Florence, Italy. pp.173-176</w:t>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.872-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267458v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des tissus mous et chirurgie assistée par ordinateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques on mesh generation for the brain shift simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Lobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Hitschfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique des GdR Stic-Santé et ISIS, "Segmentation de structures anatomiques avec intégration d'apriori géométrique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">IV Latin American Congress on Biomedical Engineering, CLAIB2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Venezuela. pp.642-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340701v1</w:t>
+                <w:t xml:space="preserve">hal-00176086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vivo measurement of the human soft tissues constitutive laws. Applications to Computer Aided Surgery</w:t>
               </w:r>
@@ -34085,357 +34085,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a biomechanical tongue model to predict the impact of tongue surgery on speech production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Computer-Aided Planning and Navigation for Orbitozygomatic Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marecaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boutault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2007 - 5th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Florence, Italy. pp.79-82</w:t>
+              <w:t xml:space="preserve">4th International CAS-H Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Insbruck, Austria. pp.97-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267452v1</w:t>
+                <w:t xml:space="preserve">hal-00357327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Planning and Navigation for Orbitozygomatic Reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+                <w:t xml:space="preserve">Artificial Tongue-Placed Tactile Biofeedback for perceptual supplementation: application to human disability and biomedical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Insbruck, Austria. pp.97-98</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357327v1</w:t>
+                <w:t xml:space="preserve">hal-00143284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Tongue-Placed Tactile Biofeedback for perceptual supplementation: application to human disability and biomedical engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+                <w:t xml:space="preserve">Use of a biomechanical tongue model to predict the impact of tongue surgery on speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2007, pp.105-112</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAVEBA 2007 - 5th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Florence, Italy. pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143284v1</w:t>
+                <w:t xml:space="preserve">hal-00267452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Models: Applications for Computer-Assisted Surgery</w:t>
               </w:r>
@@ -34624,64 +34624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34717,372 +34717,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00191123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the elastic properties of the biological soft tissues in the context of Computer Assisted Surgery and Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Multi-Resolution Finite Element Model for Soft Body Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, Mini-Symposium on Medical Imaging and Computer-Aided Medicine and Surgery.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Antibes, March 2006, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Computer Assisted Diagnosis and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108525v1</w:t>
+                <w:t xml:space="preserve">inria-00394476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppléance perceptive par électro-stimulation linguale: intérêts pour le handicap</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+                <w:t xml:space="preserve">Animating Shapes at Arbitrary Resolution with Non-Uniform Stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Nationale « Handicap 2006 : Nouvelles technologies au service de l'homme », IFRATH, IEEE France Section, Club EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Juin 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">VRIPHYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108528v1</w:t>
+                <w:t xml:space="preserve">inria-00394475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+                <w:t xml:space="preserve">Optimizing the Use of an Artificial Tongue-Placed Tactile Biofeedback for Improving Ankle Joint Position Sense in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.6029-6032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206235v1</w:t>
+                <w:t xml:space="preserve">hal-00108512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D biomechanical vocal tract model to study speech production control: How to take into account the gravity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buchaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35120,613 +35109,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Use of an Artificial Tongue-Placed Tactile Biofeedback for Improving Ankle Joint Position Sense in Humans</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the elastic properties of the biological soft tissues in the context of Computer Assisted Surgery and Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.6029-6032</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, Mini-Symposium on Medical Imaging and Computer-Aided Medicine and Surgery.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Antibes, March 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108512v1</w:t>
+                <w:t xml:space="preserve">hal-00108525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Multi-Resolution Finite Element Model for Soft Body Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Faure</w:t>
+                <w:t xml:space="preserve">Suppléance perceptive par électro-stimulation linguale: intérêts pour le handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Computer Assisted Diagnosis and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">4ème Conférence Nationale « Handicap 2006 : Nouvelles technologies au service de l'homme », IFRATH, IEEE France Section, Club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Juin 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00394476v1</w:t>
+                <w:t xml:space="preserve">hal-00108528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animating Shapes at Arbitrary Resolution with Non-Uniform Stiffness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Nesme</w:t>
+                <w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marecaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Swider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRIPHYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00394475v1</w:t>
+                <w:t xml:space="preserve">hal-00206235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure interaction in Obstructive Sleep Apnea: validation of numerical simulations using in-vitro measurements.</w:t>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
+                <w:t xml:space="preserve">An Efficient Biomechanical Tongue model for Speech Research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buchaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108527v1</w:t>
+                <w:t xml:space="preserve">hal-00126324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Biomechanical Tongue model for Speech Research.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.51-58</w:t>
+                <w:t xml:space="preserve">Fluid-structure interaction in Obstructive Sleep Apnea: validation of numerical simulations using in-vitro measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th World Congress of Biomechanics, fluid-structure interaction thread</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126324v1</w:t>
+                <w:t xml:space="preserve">hal-00108527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des escarres chez les paraplégiques : une nouvelle approche par électrostimulation linguale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35889,242 +35889,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D statistical facial reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">A non-invasive device to measure mechanical interaction between tongue, palate and teeth during speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.365-370</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dittmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108498v1</w:t>
+                <w:t xml:space="preserve">hal-00108500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive device to measure mechanical interaction between tongue, palate and teeth during speech production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">3D statistical facial reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.1-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.365-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108500v1</w:t>
+                <w:t xml:space="preserve">hal-00108498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-aided planning for zygomatic bone reconstruction in maxillofacial traumatology</w:t>
               </w:r>
@@ -36224,77 +36224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient, Physically Plausible Finite Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36319,51 +36319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stiffness sensor to help in the diagnosis and the surgery of orbital pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36590,51 +36590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of 3D Tooth Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buchaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sim Heng Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36786,64 +36786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the linear elastic properties of the face soft tissues using an aspiration device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37103,112 +37103,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Tissue modeling in the context of Computer-Assisted Surgery: Applications to maxillo-facial surgery, orbital pathology and sleep apnea syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-vitro study of pharyngeal pressure losses at the origin of obstructive sleep apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Chilean Workshop on Image Guided Surgery and Diagnosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Annual Intemational Conference of the IEEE EMBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cancun, Mexico. pp.371-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2003.1279665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109238v1</w:t>
+                <w:t xml:space="preserve">hal-00108988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstructive sleep apnea syndrome. Part 2: computer simulation of the fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -37250,187 +37311,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Poitiers, France. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vitro study of pharyngeal pressure losses at the origin of obstructive sleep apnea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft Tissue modeling in the context of Computer-Assisted Surgery: Applications to maxillo-facial surgery, orbital pathology and sleep apnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual Intemational Conference of the IEEE EMBS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Franco-Chilean Workshop on Image Guided Surgery and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Santiago de Chile, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2003.1279665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00108988v1</w:t>
+                <w:t xml:space="preserve">hal-00109238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirurgie maxillo-faciale assistée par ordinateur : confrontation des simulations d'un modèle biomécanique avec les données réelles anatomiques et rhéologiques</w:t>
               </w:r>
@@ -37573,64 +37573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percutaneous renal puncture: requirements and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37818,51 +37818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marecaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38470,51 +38470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of Living Organs: Hyperelastic Constitutive Laws for Finite Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2017, 9780128040096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38835,51 +38835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grivot-Boichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39094,64 +39094,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time computer modeling in prevention of foot pressure ulcer using patient-specific finite element model and model order reduction techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niroomandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39241,51 +39241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noga Shabshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Gefen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations and Emerging Technologies in Wound Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.123-139, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
@@ -39358,51 +39358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Widing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stavness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Fels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39587,77 +39587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body numerical phantoms for estimating soft tissue pains or injuries when interacting with shoes, seats and mattresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39716,77 +39716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BREAST BIOMECANICAL MODELING FOR COMPRESSION OPTIMIZATION IN DIGITAL BREAST TOMOSYNTHESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mîra Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Katherine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40001,77 +40001,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Payan and J. Ohayon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Living Organs: Hyperelastic Constitutive Laws for Finite Element Modeling</w:t>
@@ -40234,51 +40234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human tongue biomechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40424,51 +40424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Biomechanical Modeling of the Face, Jaw, Skull, Tongue, and Hyoid Bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stavness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40556,336 +40556,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doppler Ultrasound Driven Biomechanical Model of the Brain for Intraoperative Brain-Shift Compensation: A Proof of Concept in Clinical Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohan Payan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, pp.1-3, 2012, 978-3-642-29013-8. </w:t>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.135-165, 2012, Studies in Mechanobiology, Tissue Engineering and Biomaterials, 978-3-642-29013-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/8415_2012_130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/8415_2012_119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706786v1</w:t>
+                <w:t xml:space="preserve">hal-00706803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler Ultrasound Driven Biomechanical Model of the Brain for Intraoperative Brain-Shift Compensation: A Proof of Concept in Clinical Conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohan Payan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, pp.135-165, 2012, Studies in Mechanobiology, Tissue Engineering and Biomaterials, 978-3-642-29013-8. </w:t>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.1-3, 2012, 978-3-642-29013-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/8415_2012_119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/8415_2012_130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706803v1</w:t>
+                <w:t xml:space="preserve">hal-00706786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Light Aspiration device for in vivo Soft TIssue Characterization (LASTIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohan Payan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t>
@@ -40927,51 +40927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système nerveux central est-il capable d'intégrer une information artificielle linguale pour compenser une altération proprioceptive de la cheville induite par une fatigue musculaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41039,51 +41039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial reconstruction as a regression problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41091,51 +41091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Forensics for Health Sciences: Applications in Practice and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, Hershey, pp.68-87, 2011, 978-1609604837. </w:t>
@@ -41294,64 +41294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une suppléance perceptive visuelle, auditive et tactile sur le contrôle des pressions fessières en position assise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41542,298 +41542,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D biomechanical tongue modeling to study speech production</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphing Generic Organs To Speaker-Specific Anatomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Harrington &amp; M. Tabain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Production: Models, Phonetic Processes, and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Psychology Press, New York, pp.85-102, 2006, Chapter 6, ISBN 1841694371</w:t>
+              <w:t xml:space="preserve">, Psychology Press, New York, pp.341-362, 2006, Chapter 20, ISBN 1841694371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108521v1</w:t>
+                <w:t xml:space="preserve">hal-00108522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphing Generic Organs To Speaker-Specific Anatomies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D biomechanical tongue modeling to study speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Harrington &amp; M. Tabain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Production: Models, Phonetic Processes, and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Psychology Press, New York, pp.341-362, 2006, Chapter 20, ISBN 1841694371</w:t>
+              <w:t xml:space="preserve">, Psychology Press, New York, pp.85-102, 2006, Chapter 6, ISBN 1841694371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108522v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics applied to computer-aided diagnosis: examples of orbital and maxillofacial surgeries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42103,51 +42103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et chirurgie assistée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42247,90 +42247,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stent spacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42387,64 +42387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2016/001426 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42462,90 +42462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecarteur de type stent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42576,90 +42576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device intended for measuring pressure from a flexible, foldable, and/or extendable object made of a textile material and comprising a measurement device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2012/101374 A1. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42671,220 +42671,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for resetting a set of points in images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Bucki</w:t>
+                <w:t xml:space="preserve">Device for preventing the occurrence of eschars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Patent n° : WO 2010/037852 A1. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patent n° : WO 2010/057926 A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643501v1</w:t>
+                <w:t xml:space="preserve">hal-00643206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device for preventing the occurrence of eschars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Method for resetting a set of points in images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Patent n° : WO 2010/057926 A1. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patent n° : WO 2010/037852 A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643206v1</w:t>
+                <w:t xml:space="preserve">hal-00643501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing method for estimating a brain shift in a patient</w:t>
               </w:r>
@@ -43027,229 +43027,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention and compensation of cognitive deficits with the help of a device for lingual electrostimulation in a multireceptive home automation environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method and device for detecting and preventing plantar ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patent n° : WO 2008/009833 A2. 2008</w:t>
+              <w:t xml:space="preserve">N° de brevet: WO 2008/006995 A2. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258268v1</w:t>
+                <w:t xml:space="preserve">hal-00265247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and device for detecting and preventing plantar ulcers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevention and compensation of cognitive deficits with the help of a device for lingual electrostimulation in a multireceptive home automation environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: WO 2008/006995 A2. 2008</w:t>
+              <w:t xml:space="preserve">Patent n° : WO 2008/009833 A2. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265247v1</w:t>
+                <w:t xml:space="preserve">hal-00258268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'image pour estimer une déformation d'un cerveau d'un patient</w:t>
               </w:r>
@@ -43379,203 +43379,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and device for the rehabilitation and/or correction of postural symmetry in static or dynamic situations</w:t>
+                <w:t xml:space="preserve">Method and device for assisting the driving of a motor vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: WO 2007/141461 A1. 2007</w:t>
+              <w:t xml:space="preserve">N° de brevet: WO 2007/141462 A1. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265267v1</w:t>
+                <w:t xml:space="preserve">hal-00265261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and device for assisting the driving of a motor vehicle</w:t>
+                <w:t xml:space="preserve">Method and device for the rehabilitation and/or correction of postural symmetry in static or dynamic situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: WO 2007/141462 A1. 2007</w:t>
+              <w:t xml:space="preserve">N° de brevet: WO 2007/141461 A1. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265261v1</w:t>
+                <w:t xml:space="preserve">hal-00265267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prothèse buccale sans fil</w:t>
               </w:r>
@@ -44216,51 +44216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil et procédé de mesure de la raideur mécanique d'un milieu selon une direction déterminée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Swider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44383,51 +44383,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 (sup1), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272226v1</w:t>
@@ -44451,64 +44451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue internal strains computed by a Finite Element model of the human heel and measured from MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Trebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44539,93 +44539,93 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can soft tissue modelling approach impact simulation-based clinical decisions about high tibial osteotomy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Elyasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25 (sup1), pp.S106-S108, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852564v1</w:t>
@@ -44636,93 +44636,93 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is pre-stress important for simulating lung pneumothorax ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25 (sup1), pp.S8-S10, 2022, Computer Methods in Biomechanics and Biomedical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852637v1</w:t>
@@ -44788,51 +44788,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25 (sup1), pp.S217-S219, 2022, Computer Methods in Biomechanics and Biomedical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855083v1</w:t>
@@ -44933,51 +44933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4EC0730"/>
+    <w:nsid w:val="D48020FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -45164,51 +45164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohan-payan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6012-4123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069363978" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-3993-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bettega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lartizien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mukhina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Horteur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Roch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2025.112292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011808" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2024.106216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2023.104022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Mousavi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shariat Panahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-023-01144-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bahrami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2269286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Karam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Daras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103888" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Elyasi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111062" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.101983" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cavali&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Graff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9974666" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grivot-Boichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105786" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caggiari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Worsley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan L Bader" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105181" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Nazari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meadows" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-O Christen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mojallal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822050" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mukhina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813426" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231484" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D.R. Kappert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Elahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonstra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. J M Balm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110147" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivot Boichon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812158" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Lustig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingling Feng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gefen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafna Benayahu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015520" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gatin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geffrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Denormandie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714256" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elyasi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714236" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930070v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Elahi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500379" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744059v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.02.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chenu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hommel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2018.2842746" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#238;ra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Katherine Carton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.10.020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boichon Grivot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2017.06.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560157v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Reinertsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Lann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.06.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha Van" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(16)30165-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luboz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.04.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Luboz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bucki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vuillerme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069606" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070591" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069605" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Diot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cannard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1182-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1098-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cannard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lloyd" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2013.837410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Petrizelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.05.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979137v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061380v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lobos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931682" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873773v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Chekhchoukh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Goumidi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6611022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862687v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815861" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2012/12-0200)" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854125v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815863" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815862" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0222)" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610307" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844476v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2013.05.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642258v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0050" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713689" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739712v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.07.325" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBG0R1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666028v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hlavackova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franco" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090311" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783149v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Becquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.07.544" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLZCK5Z1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565466v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.1.141" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Portnoy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-011-0754-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C21F356614713D9307D787B7171EB134351527F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Fels" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1423" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isabelle Buchaillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602162v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hitschfeld" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-010-0198-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/651AB57C682EC399BB275FD0137F1CB862E2D0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443064v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946781000372X" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540744v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bluteau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Dubois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626270" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903505139" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.02.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504363v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903505147" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422426v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3204306" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007550" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374101v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.04.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264408v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bluteau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001775" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277567v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeannin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.079" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245700v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.11.049" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179288v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.142" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340720v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prince" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155860v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.03.076" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156677v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-007-0077-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150477v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conort" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0168" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172908v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0953-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170010v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479057" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175984v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1039-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145353v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0800-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130424v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boutault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.10.008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138571v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robineau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889180" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169766v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Ong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Foong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2007.01.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108517v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082245v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vogt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buchaillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082208v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108497v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085423v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pauget" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092745v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080375v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080337v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080069v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156770v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier-Kastler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.58" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583066v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Swider" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.05.017" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081903v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2005.08.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080382v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081935v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081939v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081929v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081915v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081921v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081942v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109317v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080422v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Wilhelms-Tricarico" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080414v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandipour" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perkell" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080387v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080393v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Voirin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Amavizca" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081947v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081953v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081958v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082218v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Couteau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavallee" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081968v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080425v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mollard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rapha&#235;l" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081970v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hobatho" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081974v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080441v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sanguineti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissiere" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085525v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6393(97)00019-8" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW90L14J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080443v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077421v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690040v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Pissonnier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garreau de Loubresse" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689972v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690012v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688840v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265137v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotton" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poisbleau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948826v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948837v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265235v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Kamaei" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazemi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270000v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deshairs" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265068v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719978v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683987v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855233v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855270v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veyre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691715v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Moein Yousefi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yusefi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855184v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852672v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358094v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358105v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358197v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204176v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elyasi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.332" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358151v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vialet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944206v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945927v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032410v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121765v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saramati Narasimhan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370388v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370370v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bijar" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369636v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Worsley" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Bader" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369588v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370268v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Kappert" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boonstra" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Balm" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Alphen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370301v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiranja P Babarenda Gamage" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Doyle" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nielsen" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369565v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370279v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370398v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935458v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930274v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293640" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935446v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853906v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293938" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935451v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930288v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Niroomandi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930219v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930255v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Milioni de Carvalho" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Li" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935469v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935275v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935354v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935436v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935464v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935478v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935285v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Courtecuisse" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reinertsen" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lann" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995548v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Tiede" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404063v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#238;ra Anna" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936098v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936067v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404058v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390169v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Nazari" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950528" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390187v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331713v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Munkvold" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936074v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404079v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Champion" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404074v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390181v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200975v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205663v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936131v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936122v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936115v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200984v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092756v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062634v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092599v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062672v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062641v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092594v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843119v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843110v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866326v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860230v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843126v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872579v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783185v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739420v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738477v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740594v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/261-1149.S1.003" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738422v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843136v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783176v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642269v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738482v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738486v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739449v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636603v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605629v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637481v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606672v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561053v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783157v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561058v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783167v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609045v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605640v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613183v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11615-5_1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439902v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404060v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483617v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447419v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447407v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360803v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357320v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419243v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286477v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334341v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340413v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650160" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340748v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340753v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483618v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643187v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170005v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176086v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192932v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173394v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357342v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jalbert" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267458v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groleau" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Payrard" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Segaud" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340701v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168939v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudou" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173388v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267452v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357327v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143284v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340704v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186765v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191123v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108525v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108528v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126320v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108512v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394476v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394475v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126324v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143372v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108498v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108500v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108505v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maubleu" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394480v2" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108504v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108529v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108499v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108684v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim Heng Ong" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109084v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092748v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108697v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109238v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109393v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108988v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279665" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109243v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109073v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V&#225;zquez-Buenosaires" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109301v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chartier-Kastler" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109256v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109249v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109247v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109333v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109336v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170837v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guenther" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754814v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930098v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706776v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29014-5" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085529v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651730v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443093v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs#book-info" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00018-4" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443114v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mecanique-des-tissus-vivants/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356288v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niroomandi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815028-3.00005-5" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358372v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinat Friedman" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Shabshin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815028-3.00007-9" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358380v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lloyd" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Widing" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23073-9_6" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385041v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04996-6_13" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369549v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930138v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59764-5_4" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930185v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Flynn" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nazari" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00018-3" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930207v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00025-0" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560109v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00006-7" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652986v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00019-5" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404054v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45071-1_6" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926252v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flynn Cormac" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6275-9_11" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706786v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_130" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RNGJDBC4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706803v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_119" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA644516FABFB60CA1FA54B2CD7D508C8203CFA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660750v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748933v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-483-7" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433557v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-733-1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433559v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.229-239" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108521v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108522v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108519v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108520v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108683v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marret" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109077v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fleute" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996167v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643501v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643206v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643503v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433554v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258268v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265247v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340767v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340766v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265267v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265261v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340686v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340691v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108532v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265273v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108530v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108531v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108533v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109386v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272226v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855309v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852564v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852637v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855083v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohan-payan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6012-4123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069363978" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-3993-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bettega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lartizien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mukhina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Horteur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Roch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2025.112292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2024.106216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011808" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2023.104022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Mousavi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shariat Panahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-023-01144-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bahrami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2269286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Karam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Daras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103888" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Elyasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.101983" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cavali&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Graff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9974666" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Nazari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meadows" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-O Christen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mojallal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822050" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mukhina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813426" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966539v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grivot-Boichon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caggiari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Worsley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan L Bader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105181" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D.R. Kappert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Elahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonstra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. J M Balm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110147" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivot Boichon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812158" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gatin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geffrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Denormandie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714256" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Lustig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingling Feng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gefen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafna Benayahu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015520" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elyasi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714236" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boichon Grivot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2017.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chenu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hommel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2018.2842746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#238;ra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Katherine Carton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.10.020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Elahi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500379" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.02.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560157v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Reinertsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Lann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.06.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha Van" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(16)30165-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luboz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.04.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Luboz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bucki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vuillerme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069606" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070591" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069605" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Diot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cannard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1182-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066319v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cannard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lloyd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2013.837410" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Petrizelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.05.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1098-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979137v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061380v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lobos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931682" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2012/12-0200)" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815863" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873773v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Chekhchoukh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Goumidi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6611022" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815861" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815862" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0222)" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873912v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610307" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844476v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2013.05.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642258v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0050" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713689" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738868v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565466v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.1.141" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783149v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Becquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.07.544" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLZCK5Z1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783143v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.07.325" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBG0R1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hlavackova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090311" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Portnoy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-011-0754-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C21F356614713D9307D787B7171EB134351527F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Fels" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1423" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isabelle Buchaillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602162v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hitschfeld" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-010-0198-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/651AB57C682EC399BB275FD0137F1CB862E2D0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540744v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bluteau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626270" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443064v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946781000372X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903505139" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.02.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504363v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903505147" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422426v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3204306" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007550" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374101v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.04.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277567v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeannin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.079" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264408v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bluteau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001775" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245700v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.11.049" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150477v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conort" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0168" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156677v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-007-0077-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155860v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.03.076" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340720v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prince" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179288v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brix" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.142" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172908v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0953-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170010v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479057" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175984v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1039-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145353v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0800-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130424v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boutault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.10.008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138571v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robineau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889180" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169766v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Ong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Foong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2007.01.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108497v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082208v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082245v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vogt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buchaillard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108517v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085423v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pauget" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092745v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080375v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080337v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080069v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156770v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier-Kastler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.58" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583066v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Swider" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.05.017" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081903v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2005.08.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081935v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080382v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081939v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081929v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081921v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081915v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109317v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080422v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Wilhelms-Tricarico" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081942v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080414v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandipour" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perkell" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080387v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080393v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Voirin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Amavizca" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081947v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081953v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081958v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081968v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082218v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Couteau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavallee" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080425v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mollard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rapha&#235;l" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081970v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hobatho" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081974v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080441v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sanguineti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissiere" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085525v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6393(97)00019-8" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW90L14J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080443v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077421v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690012v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689972v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690040v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Pissonnier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garreau de Loubresse" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688840v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948826v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265137v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotton" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poisbleau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948837v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265235v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Kamaei" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazemi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270000v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deshairs" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265068v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855233v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683987v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719978v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855270v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veyre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691715v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Moein Yousefi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yusefi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855184v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852672v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358094v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358105v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204176v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elyasi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.332" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358197v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358151v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vialet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945927v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944206v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032410v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370370v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bijar" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369588v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369636v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Worsley" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Bader" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370388v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121765v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saramati Narasimhan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370268v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Kappert" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boonstra" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Balm" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Alphen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370301v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiranja P Babarenda Gamage" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Doyle" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nielsen" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369565v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370279v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930274v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293640" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935446v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935458v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370398v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853906v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293938" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930288v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Niroomandi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935451v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930219v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930255v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Milioni de Carvalho" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Li" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935478v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935464v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935436v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935354v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935275v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935469v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995548v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Tiede" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935285v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Courtecuisse" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reinertsen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lann" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936067v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390169v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Nazari" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950528" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404058v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936098v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404063v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#238;ra Anna" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331713v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Munkvold" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390187v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936074v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404079v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Champion" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404074v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390181v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200975v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205663v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936131v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936122v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936115v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200984v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062634v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092599v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092756v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062672v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062641v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092594v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843110v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866326v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843119v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860230v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843126v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872579v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740594v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/261-1149.S1.003" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738477v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783185v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739420v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738422v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843136v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783176v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738482v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738486v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642269v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739449v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637481v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636603v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605629v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606672v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561053v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783157v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561058v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783167v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609045v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605640v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613183v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11615-5_1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439902v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404060v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483617v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447419v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447407v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340748v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340753v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483618v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643187v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286477v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334341v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340413v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650160" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419243v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357320v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360803v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173394v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357342v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jalbert" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340701v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267458v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groleau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Payrard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Segaud" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192932v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170005v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176086v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168939v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudou" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173388v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357327v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143284v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267452v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340704v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186765v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191123v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394476v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394475v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108512v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126320v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108525v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108528v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126324v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143372v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108500v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108498v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108505v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maubleu" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394480v2" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108504v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108529v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108499v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108684v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim Heng Ong" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109084v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092748v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108697v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108988v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279665" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109393v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109238v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109243v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109073v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V&#225;zquez-Buenosaires" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109301v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chartier-Kastler" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109256v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109249v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109247v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109333v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109336v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170837v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guenther" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754814v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930098v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706776v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29014-5" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085529v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651730v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443093v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs#book-info" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00018-4" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443114v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mecanique-des-tissus-vivants/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356288v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niroomandi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815028-3.00005-5" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358372v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinat Friedman" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Shabshin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815028-3.00007-9" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358380v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lloyd" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Widing" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23073-9_6" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385041v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04996-6_13" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369549v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930138v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59764-5_4" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930185v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Flynn" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nazari" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00018-3" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930207v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00025-0" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560109v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00006-7" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652986v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00019-5" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404054v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45071-1_6" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926252v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flynn Cormac" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6275-9_11" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706803v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_119" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA644516FABFB60CA1FA54B2CD7D508C8203CFA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706786v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_130" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RNGJDBC4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660750v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748933v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-483-7" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433557v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-733-1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433559v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.229-239" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108522v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108521v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108519v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108520v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108683v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marret" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109077v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fleute" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996167v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643206v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643501v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643503v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433554v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265247v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258268v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340767v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340766v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265261v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265267v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340686v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340691v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108532v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265273v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108530v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108531v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108533v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109386v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272226v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855309v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852564v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852637v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855083v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>