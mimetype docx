--- v1 (2026-04-17)
+++ v2 (2026-05-07)
@@ -3816,291 +3816,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-Learning based model order reduction of a biomechanical model of the human tongue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanical monitoring and machine learning for the detection of lying postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+                <w:t xml:space="preserve">Silvia Caggiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Grivot-Boichon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter R Worsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan L Bader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105786⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.105181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966539v1</w:t>
+                <w:t xml:space="preserve">hal-02958698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical monitoring and machine learning for the detection of lying postures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Caggiari</w:t>
+                <w:t xml:space="preserve">Machine-Learning based model order reduction of a biomechanical model of the human tongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter R Worsley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marek Bucki</w:t>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan L Bader</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Grivot-Boichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.105181. </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.105786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958698v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vivo tongue stiffness measured by aspiration: Resting vs general anesthesia</w:t>
               </w:r>
@@ -8369,248 +8369,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distributed Lambda Model (DLM): A 3-D, Finite-Element Muscle Model Based on Feldman's Lambda Model; Assessment of Orofacial Gestures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Effect of saccades in tongue electrotactile stimulation for vision substitution applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Chekhchoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (6), pp.1909 - 1923. </w:t>
+              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.3543-3546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/1092-4388(2013/12-0222)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924545v1</w:t>
+                <w:t xml:space="preserve">hal-00873912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of saccades in tongue electrotactile stimulation for vision substitution applications.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">The Distributed Lambda Model (DLM): A 3-D, Finite-Element Muscle Model Based on Feldman's Lambda Model; Assessment of Orofacial Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Glade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.3543-3546. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (6), pp.1909 - 1923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/1092-4388(2013/12-0222)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873912v1</w:t>
+                <w:t xml:space="preserve">hal-00924545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TexiCare: An innovative embedded device for pressure ulcer prevention. Preliminary results with a paraplegic volunteer.</w:t>
               </w:r>
@@ -15828,51 +15828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear elastic properties of the lingual and facial tissues assessed by indentation technique. Application to the biomechanics of speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16329,51 +16329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation for estimating the human tongue soft tissues constitutive law: application to a 3D biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16431,243 +16431,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Registration of Freehand 3D Ultrasound and CT-Scan Kidney Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mozer</w:t>
+                <w:t xml:space="preserve">3D Meshes Registration : Application to statistical skull model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 3216, pp.837-844</w:t>
+              <w:t xml:space="preserve">, 2004, 3212, pp.100-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081921v1</w:t>
+                <w:t xml:space="preserve">hal-00081915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Meshes Registration : Application to statistical skull model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">Rigid Registration of Freehand 3D Ultrasound and CT-Scan Kidney Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 3212, pp.100-107</w:t>
+              <w:t xml:space="preserve">, 2004, 3216, pp.837-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081915v1</w:t>
+                <w:t xml:space="preserve">hal-00081921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D Finite Element evaluation of the exophthalmia reduction</w:t>
               </w:r>
@@ -17096,230 +17096,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of tongue biomechanics on speech movements during the production of velar stop consonants: a modeling study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Patient specific Finite Element model of the face soft tissue for computer-assisted maxillofacial surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Perkell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 114 (3), pp.1582-1599</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7 (2), pp.131-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080414v1</w:t>
+                <w:t xml:space="preserve">hal-00080387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient specific Finite Element model of the face soft tissue for computer-assisted maxillofacial surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Luboz</w:t>
+                <w:t xml:space="preserve">Influences of tongue biomechanics on speech movements during the production of velar stop consonants: a modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zandipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Perkell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 7 (2), pp.131-151</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 114 (3), pp.1582-1599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080387v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-aided hepatic tumour ablation : requirements and preliminary results</w:t>
               </w:r>
@@ -21398,239 +21398,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques to Reduce The Computational Cost of Finite Element Models of the Lower Limb Muscles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bailet</w:t>
+                <w:t xml:space="preserve">The effect of soft tissue modeling on tibiofemoral stress distribution in models of high tibial osteotomy and its importance for making simulation-based clinical decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Elyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechani WCCM-ECCOMAS Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIII Congress of the International Society of Biomechanics (ISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204176v1</w:t>
+                <w:t xml:space="preserve">hal-03358197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of soft tissue modeling on tibiofemoral stress distribution in models of high tibial osteotomy and its importance for making simulation-based clinical decisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perrier</w:t>
+                <w:t xml:space="preserve">Techniques to Reduce The Computational Cost of Finite Element Models of the Lower Limb Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Elyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII Congress of the International Society of Biomechanics (ISB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechani WCCM-ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (virtual), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358197v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary result of the &amp;quot;origins of speech&amp;quot; project</w:t>
               </w:r>
@@ -22419,51 +22419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to identify individual positioning in a range of supine postures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Caggiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Worsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22984,51 +22984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of individual positioning in a range of lying postures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Caggiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Worsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23721,424 +23721,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01853906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A patient-specific 3D musculo-skeletal finite element model of ankle arthrodesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technological innovations and biomechanics: Development and optimization in pressure ulcer prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium Computer Methods in Biomechanics and Biomedical Engineering and 3rd Conference on Imaging and Visualization, CMBBE’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">20th Annual Meeting of the European Pressure Ulcer Advisory Panel, EPUAP'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930288v1</w:t>
+                <w:t xml:space="preserve">hal-01935451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological innovations and biomechanics: Development and optimization in pressure ulcer prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A patient-specific 3D musculo-skeletal finite element model of ankle arthrodesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Niroomandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Meeting of the European Pressure Ulcer Advisory Panel, EPUAP'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">15th International Symposium Computer Methods in Biomechanics and Biomedical Engineering and 3rd Conference on Imaging and Visualization, CMBBE’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935451v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A volume-based aspiration method to estimate in-vivo soft tissues stiffness: evaluation of the device with silicone samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+                <w:t xml:space="preserve">Simulation of breast compression using a new biomechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mîra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Katherine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Milioni de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Mechanics of Materials Conference (EMMC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">SPIE MEDICAL IMAGING 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Houston, United States. pp. 105735A-1 - 105735A-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930219v1</w:t>
+                <w:t xml:space="preserve">hal-01930255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of breast compression using a new biomechanical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Mîra</w:t>
+                <w:t xml:space="preserve">A volume-based aspiration method to estimate in-vivo soft tissues stiffness: evaluation of the device with silicone samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Ali Elahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE MEDICAL IMAGING 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Houston, United States. pp. 105735A-1 - 105735A-9</w:t>
+              <w:t xml:space="preserve">16th European Mechanics of Materials Conference (EMMC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930255v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical concepts for threads anchoring</w:t>
               </w:r>
@@ -25943,260 +25943,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATIENT-SPECIFIC REGIONALIZATION FOR FOOT PRESSURE ULCER PREVENTION</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual stress assessment in human facial tissue due to isotropic gradual growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Amin Askari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress of the World Union of Wound Healing Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ESB 2016 - 22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404074v1</w:t>
+                <w:t xml:space="preserve">hal-01390181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stress assessment in human facial tissue due to isotropic gradual growth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PATIENT-SPECIFIC REGIONALIZATION FOR FOOT PRESSURE ULCER PREVENTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2016 - 22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th World Congress of the World Union of Wound Healing Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390181v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of serial order in speech production: An ultrasound study of typical 4-year-old Canadian French children</w:t>
               </w:r>
@@ -28420,51 +28420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of soft tissues in Human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28962,221 +28962,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Specific Finite Element Modeling of the Diabetic Foot</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanics for Computer-Assisted Surgery - Prix de la Société de Biomécanique : &amp;quot;Chercheur confirmé&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP'2012 - 15th Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cardiff, United Kingdom. pp.181</w:t>
+              <w:t xml:space="preserve">37ème Congrès de la Société de Biomécanique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783185v1</w:t>
+                <w:t xml:space="preserve">hal-00739420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics for Computer-Assisted Surgery - Prix de la Société de Biomécanique : &amp;quot;Chercheur confirmé&amp;quot;.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patient-Specific Finite Element Modeling of the Diabetic Foot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès de la Société de Biomécanique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EPUAP'2012 - 15th Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cardiff, United Kingdom. pp.181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739420v1</w:t>
+                <w:t xml:space="preserve">hal-00783185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why most of the intra-operative medical robotic devices do not use biomechanical models? Some clues to explain the bottlenecks and the needed research breakthroughs.</w:t>
               </w:r>
@@ -29419,385 +29419,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and modeling of smart silicone elastomer membranes reinforced with shaped NiTi textiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Generic Framework for Evaluation and Comparison of Soft Tissue Modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">MMVR'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Newport Beach, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875139v1</w:t>
+                <w:t xml:space="preserve">hal-00642269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VigiSore project: a user-centered pressure sores prevention device.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experiments and modeling of smart silicone elastomer membranes reinforced with shaped NiTi textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop JADE "Joining innovative Approaches for the integration and Development of transnational knowledge of clusters policies related to independent living of Elderly"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738482v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofeedback systems for preventing pressure ulcers</w:t>
+                <w:t xml:space="preserve">The VigiSore project: a user-centered pressure sores prevention device.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop JADE "Joining innovative Approaches for the integration and Development of transnational knowledge of clusters policies related to independent living of Elderly"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738486v1</w:t>
+                <w:t xml:space="preserve">hal-00738482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Generic Framework for Evaluation and Comparison of Soft Tissue Modeling.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofeedback systems for preventing pressure ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMVR'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Newport Beach, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">13th Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642269v1</w:t>
+                <w:t xml:space="preserve">hal-00738486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical modeling of the foot to study and prevent the formation of ulcers.</w:t>
               </w:r>
@@ -29898,414 +29898,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot; Chaussette Intelligente &amp;quot; TexiSense : un Dispositif pour la Prévention au Quotidien des Ulcères Plantaires de la Personne Diabétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévention de l'Escarre chez le Blessé Médullaire à l'Aide du Capteur de Pressions Textile TexiSense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Nantes, France. pp.256, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.07.544⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Nantes, France. pp.155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.07.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637481v1</w:t>
+                <w:t xml:space="preserve">hal-00636603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention de l'Escarre chez le Blessé Médullaire à l'Aide du Capteur de Pressions Textile TexiSense</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanical models of speech articulators to study speech motor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMC 2011 - 6th International Conference on Speech Motor Control (SMC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Groningen, Netherlands. pp.17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636603v1</w:t>
+                <w:t xml:space="preserve">hal-00605629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical models of speech articulators to study speech motor control</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La &amp;quot; Chaussette Intelligente &amp;quot; TexiSense : un Dispositif pour la Prévention au Quotidien des Ulcères Plantaires de la Personne Diabétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2011 - 6th International Conference on Speech Motor Control (SMC 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFMER 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France. pp.256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.07.544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605629v1</w:t>
+                <w:t xml:space="preserve">hal-00637481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Speech Articulation Simulation with a Dynamic Coupled Face-Jaw-Tongue Model</w:t>
               </w:r>
@@ -30889,51 +30889,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Finite Element Muscle Model and its Application in Driving Speech Articulators</w:t>
+                <w:t xml:space="preserve">A 3D muscle element nased on Equilibrium Point Hypothesis (EPH) and its application in a biomechanical face model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
@@ -30951,97 +30951,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB 2011 - XXIII Congress of the International Society of Biomechanics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium. Paper ID 590</w:t>
+              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609045v1</w:t>
+                <w:t xml:space="preserve">hal-00605640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D muscle element nased on Equilibrium Point Hypothesis (EPH) and its application in a biomechanical face model</w:t>
+                <w:t xml:space="preserve">A 3D Finite Element Muscle Model and its Application in Driving Speech Articulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
@@ -31059,73 +31059,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.144-145</w:t>
+              <w:t xml:space="preserve">ISB 2011 - XXIII Congress of the International Society of Biomechanics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium. Paper ID 590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605640v1</w:t>
+                <w:t xml:space="preserve">hal-00609045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASTIC: A Light Aspiration Device for in vivo Soft TIssue Characterization</w:t>
               </w:r>
@@ -33541,152 +33541,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement - Biomedical application to prevent pressure sores formation and falls.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Techniques on mesh generation for the brain shift simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Lobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Hitschfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6113-6116</w:t>
+              <w:t xml:space="preserve">IV Latin American Congress on Biomedical Engineering, CLAIB2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Venezuela. pp.642-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169999v1</w:t>
+                <w:t xml:space="preserve">hal-00176086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for a low-cost intra-operative image-guided neuronavigator including brain shift compensation.</w:t>
               </w:r>
@@ -33761,135 +33744,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques on mesh generation for the brain shift simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement - Biomedical application to prevent pressure sores formation and falls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Latin American Congress on Biomedical Engineering, CLAIB2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Venezuela. pp.642-645</w:t>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6113-6116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176086v1</w:t>
+                <w:t xml:space="preserve">hal-00169999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vivo measurement of the human soft tissues constitutive laws. Applications to Computer Aided Surgery</w:t>
               </w:r>
@@ -35109,217 +35109,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the elastic properties of the biological soft tissues in the context of Computer Assisted Surgery and Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppléance perceptive par électro-stimulation linguale: intérêts pour le handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, Mini-Symposium on Medical Imaging and Computer-Aided Medicine and Surgery.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Antibes, March 2006, France</w:t>
+              <w:t xml:space="preserve">4ème Conférence Nationale « Handicap 2006 : Nouvelles technologies au service de l'homme », IFRATH, IEEE France Section, Club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Juin 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108525v1</w:t>
+                <w:t xml:space="preserve">hal-00108528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppléance perceptive par électro-stimulation linguale: intérêts pour le handicap</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the elastic properties of the biological soft tissues in the context of Computer Assisted Surgery and Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Nationale « Handicap 2006 : Nouvelles technologies au service de l'homme », IFRATH, IEEE France Section, Club EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Juin 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, Mini-Symposium on Medical Imaging and Computer-Aided Medicine and Surgery.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Antibes, March 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108528v1</w:t>
+                <w:t xml:space="preserve">hal-00108525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t>
               </w:r>
@@ -35424,266 +35424,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Biomechanical Tongue model for Speech Research.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.51-58</w:t>
+                <w:t xml:space="preserve">Fluid-structure interaction in Obstructive Sleep Apnea: validation of numerical simulations using in-vitro measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th World Congress of Biomechanics, fluid-structure interaction thread</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126324v1</w:t>
+                <w:t xml:space="preserve">hal-00108527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure interaction in Obstructive Sleep Apnea: validation of numerical simulations using in-vitro measurements.</w:t>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
+                <w:t xml:space="preserve">An Efficient Biomechanical Tongue model for Speech Research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buchaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108527v1</w:t>
+                <w:t xml:space="preserve">hal-00126324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des escarres chez les paraplégiques : une nouvelle approche par électrostimulation linguale</w:t>
               </w:r>
@@ -37567,371 +37567,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous renal puncture: requirements and preliminary results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mozer</w:t>
+                <w:t xml:space="preserve">Computer aided planning for orthognatic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marecaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.303-309</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boutault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.988-993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109301v1</w:t>
+                <w:t xml:space="preserve">hal-00109256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided planning for orthognatic surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maxillofacial computer aided surgery: a 5 years experience and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marecaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.988-993</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Inconnue, France. pp.185-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109256v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxillofacial computer aided surgery: a 5 years experience and future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franz Chouly</w:t>
+                <w:t xml:space="preserve">Percutaneous renal puncture: requirements and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chartier-Kastler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Inconnue, France. pp.185-190</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.303-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109249v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a lingual interface as a passive surgical guiding system</w:t>
               </w:r>
@@ -38156,77 +38156,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of freedom of tongue movements in speech may be constrained by biomechanics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Perkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Zandipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38470,51 +38470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of Living Organs: Hyperelastic Constitutive Laws for Finite Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2017, 9780128040096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38835,51 +38835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grivot-Boichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44933,51 +44933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D48020FD"/>
+    <w:nsid w:val="46DC88EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -45164,51 +45164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohan-payan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6012-4123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069363978" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-3993-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bettega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lartizien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mukhina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Horteur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Roch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2025.112292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2024.106216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011808" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2023.104022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Mousavi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shariat Panahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-023-01144-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bahrami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2269286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Karam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Daras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103888" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Elyasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.101983" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cavali&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Graff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9974666" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Nazari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meadows" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-O Christen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mojallal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822050" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mukhina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813426" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966539v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grivot-Boichon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caggiari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Worsley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan L Bader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105181" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D.R. Kappert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Elahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonstra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. J M Balm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110147" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivot Boichon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812158" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gatin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geffrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Denormandie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714256" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Lustig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingling Feng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gefen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafna Benayahu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015520" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elyasi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714236" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boichon Grivot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2017.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chenu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hommel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2018.2842746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#238;ra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Katherine Carton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.10.020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Elahi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500379" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.02.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560157v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Reinertsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Lann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.06.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha Van" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(16)30165-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luboz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.04.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Luboz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bucki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vuillerme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069606" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070591" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069605" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Diot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cannard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1182-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066319v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cannard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lloyd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2013.837410" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Petrizelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.05.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1098-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979137v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061380v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lobos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931682" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2012/12-0200)" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815863" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873773v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Chekhchoukh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Goumidi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6611022" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815861" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815862" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0222)" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873912v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610307" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844476v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2013.05.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642258v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0050" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713689" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738868v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565466v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.1.141" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783149v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Becquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.07.544" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLZCK5Z1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783143v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.07.325" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBG0R1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hlavackova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090311" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Portnoy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-011-0754-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C21F356614713D9307D787B7171EB134351527F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Fels" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1423" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isabelle Buchaillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602162v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hitschfeld" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-010-0198-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/651AB57C682EC399BB275FD0137F1CB862E2D0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540744v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bluteau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626270" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443064v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946781000372X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903505139" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.02.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504363v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903505147" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422426v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3204306" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007550" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374101v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.04.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277567v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeannin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.079" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264408v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bluteau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001775" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245700v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.11.049" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150477v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conort" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0168" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156677v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-007-0077-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155860v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.03.076" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340720v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prince" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179288v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brix" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.142" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172908v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0953-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170010v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479057" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175984v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1039-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145353v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0800-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130424v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boutault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.10.008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138571v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robineau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889180" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169766v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Ong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Foong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2007.01.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108497v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082208v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082245v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vogt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buchaillard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108517v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085423v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pauget" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092745v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080375v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080337v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080069v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156770v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier-Kastler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.58" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583066v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Swider" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.05.017" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081903v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2005.08.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081935v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080382v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081939v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081929v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081921v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081915v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109317v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080422v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Wilhelms-Tricarico" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081942v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080414v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandipour" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perkell" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080387v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080393v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Voirin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Amavizca" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081947v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081953v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081958v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081968v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082218v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Couteau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavallee" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080425v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mollard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rapha&#235;l" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081970v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hobatho" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081974v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080441v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sanguineti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissiere" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085525v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6393(97)00019-8" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW90L14J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080443v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077421v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690012v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689972v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690040v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Pissonnier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garreau de Loubresse" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688840v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948826v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265137v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotton" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poisbleau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948837v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265235v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Kamaei" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazemi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270000v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deshairs" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265068v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855233v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683987v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719978v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855270v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veyre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691715v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Moein Yousefi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yusefi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855184v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852672v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358094v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358105v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204176v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elyasi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.332" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358197v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358151v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vialet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945927v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944206v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032410v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370370v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bijar" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369588v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369636v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Worsley" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Bader" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370388v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121765v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saramati Narasimhan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370268v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Kappert" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boonstra" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Balm" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Alphen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370301v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiranja P Babarenda Gamage" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Doyle" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nielsen" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369565v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370279v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930274v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293640" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935446v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935458v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370398v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853906v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293938" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930288v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Niroomandi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935451v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930219v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930255v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Milioni de Carvalho" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Li" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935478v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935464v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935436v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935354v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935275v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935469v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995548v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Tiede" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935285v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Courtecuisse" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reinertsen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lann" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936067v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390169v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Nazari" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950528" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404058v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936098v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404063v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#238;ra Anna" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331713v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Munkvold" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390187v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936074v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404079v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Champion" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404074v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390181v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200975v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205663v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936131v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936122v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936115v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200984v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062634v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092599v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092756v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062672v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062641v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092594v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843110v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866326v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843119v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860230v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843126v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872579v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740594v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/261-1149.S1.003" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738477v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783185v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739420v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738422v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843136v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783176v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738482v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738486v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642269v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739449v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637481v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636603v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605629v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606672v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561053v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783157v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561058v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783167v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609045v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605640v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613183v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11615-5_1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439902v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404060v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483617v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447419v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447407v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340748v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340753v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483618v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643187v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286477v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334341v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340413v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650160" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419243v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357320v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360803v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173394v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357342v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jalbert" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340701v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267458v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groleau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Payrard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Segaud" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192932v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170005v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176086v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168939v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudou" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173388v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357327v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143284v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267452v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340704v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186765v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191123v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394476v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394475v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108512v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126320v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108525v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108528v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126324v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143372v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108500v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108498v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108505v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maubleu" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394480v2" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108504v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108529v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108499v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108684v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim Heng Ong" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109084v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092748v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108697v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108988v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279665" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109393v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109238v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109243v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109073v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V&#225;zquez-Buenosaires" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109301v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chartier-Kastler" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109256v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109249v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109247v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109333v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109336v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170837v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guenther" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754814v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930098v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706776v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29014-5" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085529v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651730v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443093v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs#book-info" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00018-4" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443114v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mecanique-des-tissus-vivants/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356288v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niroomandi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815028-3.00005-5" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358372v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinat Friedman" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Shabshin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815028-3.00007-9" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358380v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lloyd" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Widing" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23073-9_6" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385041v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04996-6_13" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369549v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930138v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59764-5_4" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930185v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Flynn" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nazari" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00018-3" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930207v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00025-0" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560109v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00006-7" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652986v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00019-5" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404054v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45071-1_6" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926252v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flynn Cormac" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6275-9_11" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706803v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_119" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA644516FABFB60CA1FA54B2CD7D508C8203CFA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706786v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_130" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RNGJDBC4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660750v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748933v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-483-7" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433557v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-733-1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433559v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.229-239" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108522v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108521v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108519v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108520v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108683v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marret" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109077v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fleute" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996167v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643206v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643501v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643503v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433554v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265247v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258268v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340767v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340766v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265261v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265267v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340686v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340691v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108532v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265273v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108530v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108531v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108533v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109386v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272226v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855309v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852564v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852637v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855083v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohan-payan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6012-4123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069363978" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-3993-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bettega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lartizien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mukhina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Horteur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Roch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2025.112292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2024.106216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011808" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2023.104022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Mousavi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shariat Panahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-023-01144-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bahrami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2269286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Karam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Daras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103888" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Elyasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.101983" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cavali&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Graff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9974666" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Nazari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meadows" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-O Christen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mojallal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822050" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mukhina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813426" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caggiari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Worsley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan L Bader" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105181" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966539v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grivot-Boichon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105786" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D.R. Kappert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Elahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonstra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. J M Balm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110147" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivot Boichon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812158" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gatin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geffrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Denormandie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714256" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Lustig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingling Feng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gefen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafna Benayahu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015520" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elyasi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714236" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boichon Grivot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2017.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chenu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hommel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2018.2842746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#238;ra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Katherine Carton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.10.020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Elahi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500379" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.02.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560157v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Reinertsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Lann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.06.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha Van" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(16)30165-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luboz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.04.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Luboz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bucki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vuillerme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069606" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070591" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069605" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Diot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cannard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1182-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066319v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cannard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lloyd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2013.837410" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Petrizelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.05.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1098-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979137v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061380v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lobos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931682" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2012/12-0200)" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815863" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873773v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Chekhchoukh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Goumidi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6611022" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815861" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815862" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873912v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610307" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924545v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0222)" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844476v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2013.05.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642258v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0050" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713689" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738868v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565466v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.1.141" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783149v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Becquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.07.544" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLZCK5Z1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783143v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.07.325" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBG0R1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hlavackova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090311" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Portnoy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-011-0754-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C21F356614713D9307D787B7171EB134351527F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Fels" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1423" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isabelle Buchaillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602162v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hitschfeld" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-010-0198-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/651AB57C682EC399BB275FD0137F1CB862E2D0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540744v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bluteau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626270" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443064v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946781000372X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903505139" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.02.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504363v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903505147" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422426v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3204306" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007550" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374101v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.04.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277567v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeannin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.079" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264408v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bluteau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001775" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245700v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.11.049" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150477v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conort" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0168" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156677v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-007-0077-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155860v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.03.076" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340720v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prince" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179288v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brix" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.142" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172908v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0953-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170010v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479057" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175984v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1039-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145353v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0800-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130424v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boutault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.10.008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138571v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robineau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889180" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169766v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Ong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Foong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2007.01.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108497v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082208v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082245v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vogt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buchaillard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108517v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085423v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pauget" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092745v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080375v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080337v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080069v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156770v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier-Kastler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.58" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583066v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Swider" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.05.017" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081903v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2005.08.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081935v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080382v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081939v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081929v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081915v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081921v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109317v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080422v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Wilhelms-Tricarico" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081942v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080387v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080414v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandipour" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perkell" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080393v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Voirin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Amavizca" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081947v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081953v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081958v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081968v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082218v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Couteau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavallee" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080425v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mollard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rapha&#235;l" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081970v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hobatho" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081974v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080441v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sanguineti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissiere" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085525v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6393(97)00019-8" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW90L14J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080443v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077421v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690012v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689972v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690040v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Pissonnier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garreau de Loubresse" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688840v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948826v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265137v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotton" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poisbleau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948837v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265235v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Kamaei" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazemi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270000v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deshairs" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265068v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855233v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683987v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719978v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855270v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veyre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691715v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Moein Yousefi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yusefi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855184v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852672v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358094v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358105v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358197v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204176v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elyasi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.332" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358151v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vialet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945927v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944206v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032410v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370370v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bijar" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369588v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369636v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Worsley" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Bader" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370388v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121765v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saramati Narasimhan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370268v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Kappert" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boonstra" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Balm" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Alphen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370301v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiranja P Babarenda Gamage" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Doyle" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nielsen" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369565v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370279v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930274v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293640" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935446v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935458v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370398v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853906v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293938" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935451v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930288v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Niroomandi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930255v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Milioni de Carvalho" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Li" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930219v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935478v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935464v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935436v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935354v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935275v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935469v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995548v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Tiede" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935285v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Courtecuisse" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reinertsen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lann" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936067v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390169v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Nazari" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950528" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404058v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936098v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404063v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#238;ra Anna" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331713v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Munkvold" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390187v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936074v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404079v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Champion" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390181v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404074v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200975v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205663v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936131v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936122v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936115v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200984v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062634v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092599v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092756v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062672v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062641v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092594v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843110v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866326v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843119v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860230v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843126v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872579v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740594v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/261-1149.S1.003" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738477v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739420v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783185v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738422v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843136v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783176v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642269v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738482v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738486v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739449v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636603v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605629v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637481v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606672v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561053v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783157v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561058v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783167v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605640v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609045v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613183v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11615-5_1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439902v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404060v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483617v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447419v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447407v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340748v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340753v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483618v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643187v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286477v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334341v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340413v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650160" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419243v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357320v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360803v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173394v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357342v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jalbert" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340701v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267458v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groleau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Payrard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Segaud" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192932v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176086v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170005v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168939v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudou" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173388v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357327v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143284v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267452v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340704v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186765v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191123v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394476v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394475v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108512v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126320v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108528v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108525v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126324v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143372v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108500v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108498v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108505v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maubleu" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394480v2" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108504v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108529v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108499v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108684v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim Heng Ong" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109084v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092748v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108697v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108988v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279665" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109393v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109238v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109243v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109073v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V&#225;zquez-Buenosaires" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109256v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109249v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109301v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chartier-Kastler" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109247v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109333v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109336v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170837v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guenther" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754814v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930098v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706776v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29014-5" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085529v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651730v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443093v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs#book-info" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00018-4" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443114v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mecanique-des-tissus-vivants/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356288v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niroomandi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815028-3.00005-5" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358372v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinat Friedman" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Shabshin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815028-3.00007-9" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358380v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lloyd" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Widing" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23073-9_6" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385041v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04996-6_13" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369549v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930138v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59764-5_4" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930185v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Flynn" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nazari" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00018-3" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930207v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00025-0" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560109v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00006-7" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652986v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00019-5" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404054v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45071-1_6" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926252v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flynn Cormac" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6275-9_11" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706803v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_119" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA644516FABFB60CA1FA54B2CD7D508C8203CFA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706786v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_130" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RNGJDBC4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660750v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748933v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-483-7" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433557v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-733-1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433559v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.229-239" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108522v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108521v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108519v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108520v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108683v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marret" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109077v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fleute" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996167v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643206v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643501v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643503v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433554v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265247v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258268v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340767v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340766v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265261v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265267v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340686v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340691v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108532v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265273v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108530v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108531v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108533v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109386v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272226v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855309v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852564v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852637v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855083v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>