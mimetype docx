--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -147,794 +147,790 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic LAMP3 variants in childhood interstitial lung disease: a surfactant-related disease</w:t>
+                <w:t xml:space="preserve">Surfactant Protein (SP)-A Benefits Over SP-A Mutant: A Preliminary Study for ILD Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Louvrier</w:t>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Soreze</w:t>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Delgado Rodriguez</w:t>
+                <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Thomas</w:t>
+                <w:t xml:space="preserve">Valérie Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113, pp.105626. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2024-0546OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04977533v1</w:t>
+                <w:t xml:space="preserve">inserm-05295818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant Protein (SP)-A Benefits Over SP-A Mutant: A Preliminary Study for ILD Treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistent tachypnoea of infancy and neuroendocrine cell hyperplasia of infancy: from systematic review to future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Legendre</w:t>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
+                <w:t xml:space="preserve">Magdalena Grochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nau</w:t>
+                <w:t xml:space="preserve">Katarzyna Krenke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Epaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2024-0546OC⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.00274-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00274-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05295818v1</w:t>
+                <w:t xml:space="preserve">hal-05585069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Investigation in Early‐Onset Interstitial Lung Disease: Results From 699 Unrelated Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bi-allelic LAMP3 variants in childhood interstitial lung disease: a surfactant-related disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Louvrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cottin</w:t>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nau</w:t>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Delgado Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/resp.70132⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.105626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05375209v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04977533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo SRRM2 variants in neuroendocrine cell hyperplasia of infancy and persistent tachypnea of infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mesinele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.2500777. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00777-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05375249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung biopsies in infants and children in critical care situation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chiara Sileo</w:t>
+                <w:t xml:space="preserve">Molecular Investigation in Early‐Onset Interstitial Lung Disease: Results From 699 Unrelated Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rambaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Soreze</w:t>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Respirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppul.26845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/resp.70132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04412829v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05375209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acinar Dysplasia in a Full-Term Newborn with a NKX2.1 Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1009,1857 +1005,1995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04412777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive value of microcirculation for pediatric extracorporeal membrane oxygenation weaning test: A monocentric prospective observational study</w:t>
+                <w:t xml:space="preserve">Lung biopsies in infants and children in critical care situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Suc</w:t>
+                <w:t xml:space="preserve">Yaël Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Starck</w:t>
+                <w:t xml:space="preserve">Lauren Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Levy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chiara Sileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Organs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aor.14754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppul.26845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557289v1</w:t>
+                <w:t xml:space="preserve">inserm-04412829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogenated volatile anaesthetics for prolonged sedation in pediatric intensive care unit: first experience in two French pediatric intensive care units</w:t>
+                <w:t xml:space="preserve">Predictive value of microcirculation for pediatric extracorporeal membrane oxygenation weaning test: A monocentric prospective observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Violette Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yael Levy</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine – Paediatric and Neonatal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44253-023-00009-y⟩</w:t>
+              <w:t xml:space="preserve">Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aor.14754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04225821v1</w:t>
+                <w:t xml:space="preserve">hal-04557289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Harlequin syndrome in neonatal and pediatric VA-ECMO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Halogenated volatile anaesthetics for prolonged sedation in pediatric intensive care unit: first experience in two French pediatric intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Levy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04017-w⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine – Paediatric and Neonatal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44253-023-00009-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04146751v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04225821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of open abdomen surgery treatment for near fatal necrotizing enterocolitis in preterm infants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Reignier</w:t>
+                <w:t xml:space="preserve">Usefulness of implementation of a protective mechanical ventilation bundle during extracorporeal membrane oxygenation for pediatric acute respiratory distress syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Durandy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik Hervieux</w:t>
+                <w:t xml:space="preserve">Yael M D Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Constant</w:t>
+                <w:t xml:space="preserve">Isabelle Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2021.09.044⟩</w:t>
+              <w:t xml:space="preserve">Minerva Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S2724-5276.22.06391-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04151993v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of implementation of a protective mechanical ventilation bundle during extracorporeal membrane oxygenation for pediatric acute respiratory distress syndrome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility of open abdomen surgery treatment for near fatal necrotizing enterocolitis in preterm infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Guilbert</w:t>
+                <w:t xml:space="preserve">Sabine Irtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Soreze</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Durandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Hervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerva Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S2724-5276.22.06391-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (7), pp.1336-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2021.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03582449v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04151993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymicrogyria with Dysmorphic Neurons in a Patient with SNCA2 Mutation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chiara Sileo</w:t>
+                <w:t xml:space="preserve">Hidden Harlequin syndrome in neonatal and pediatric VA-ECMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Keren</w:t>
+                <w:t xml:space="preserve">Anne-Lise Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Soreze-Smagghue</w:t>
+                <w:t xml:space="preserve">Sandrine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnen/nlac052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04017-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03716049v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04146751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small for Gestational Age Preterm Neonates Exhibit Defective GH/IGF1 Signaling Pathway</w:t>
+                <w:t xml:space="preserve">Polymicrogyria with Dysmorphic Neurons in a Patient with SNCA2 Mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Motte-Signoret</w:t>
+                <w:t xml:space="preserve">Antoinette-Bernabe Gelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivani Shankar-Aguilera</w:t>
+                <w:t xml:space="preserve">Thomas Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Brailly-Tabard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Soreze</w:t>
+                <w:t xml:space="preserve">Boris Keren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Dell Orto</w:t>
+                <w:t xml:space="preserve">Yohan Soreze-Smagghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2021.711400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jnen/nlac052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332020v1</w:t>
+                <w:t xml:space="preserve">hal-03716049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Extracorporeal Membrane Oxygenation: 5-Year Experience of a French Pediatric and Neonatal Center</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Small for Gestational Age Preterm Neonates Exhibit Defective GH/IGF1 Signaling Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Motte-Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivani Shankar-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brailly-Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Genuini</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Dell Orto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/pcc.0000000000002421⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.711400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03285220v1</w:t>
+                <w:t xml:space="preserve">hal-03332020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevoflurane Sedation with AnaConDa-S Device for a Child Undergoing Extracorporeal Membrane Oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Piloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Journal of Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (7), pp.596 - 598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5005/jp-journals-10071-23487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03285234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal membrane oxygenation for immunocompromised children with acute respiratory distress syndrome: a French referral center cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Guilbert</w:t>
+                <w:t xml:space="preserve">Mobile Extracorporeal Membrane Oxygenation: 5-Year Experience of a French Pediatric and Neonatal Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Smagghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Hervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabestien Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genuini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerva Pediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0026-4946.20.05725-4⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (9), pp.e723 - e730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/pcc.0000000000002421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03285228v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03285220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention et rôle du pédiatre en salle de naissance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extracorporeal membrane oxygenation for immunocompromised children with acute respiratory distress syndrome: a French referral center cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spp.2018.01.008⟩</w:t>
+              <w:t xml:space="preserve">Minerva Pediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0026-4946.20.05725-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04151930v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03285228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of neurally adjusted ventilator assist in postsurgical hemidiaphragmatic paralysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intervention et rôle du pédiatre en salle de naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele de Luca</w:t>
+                <w:t xml:space="preserve">Yohan Sorèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 103 (1), pp.F86-F87. </w:t>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (301), pp.26-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2017-313570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spp.2018.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04534760v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04151930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Sufentanil Doses are Effective for Postoperative Analgesia After Ductal Closure in Extremely Premature Infants: A 10 Years Retrospective Cohort Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Use of neurally adjusted ventilator assist in postsurgical hemidiaphragmatic paralysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
+                <w:t xml:space="preserve">Emmanuelle Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Decobert</w:t>
+                <w:t xml:space="preserve">Valentina Dell’orto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jaby</w:t>
+                <w:t xml:space="preserve">Nadya Yousef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Blary</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniele de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (12), pp.1109-1116. </w:t>
+              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (1), pp.F86-F87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/AJP.0000000000000487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2017-313570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04152347v1</w:t>
+                <w:t xml:space="preserve">hal-04534760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reduced Sufentanil Doses are Effective for Postoperative Analgesia After Ductal Closure in Extremely Premature Infants: A 10 Years Retrospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (12), pp.1109-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/AJP.0000000000000487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04152347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mutations in human lipoyltransferase gene LIPT1 cause a Leigh disease with secondary deficiency for pyruvate and alpha-ketoglutarate dehydrogenase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barnerias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Nonnenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1750-1172-8-192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00938361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2869,328 +3003,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-allelic LAMP3 variants in childhood interstitial lung disease: a surfactant-related disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Louvrier</w:t>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Delgado Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05296299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPA restaure l’oligomérisation et la sécrétion de mutants de SFTPA1 et SFTPA2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze-Smagghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dastot - Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie NAU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04424030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acinar dysplasia in a full-term newborn with a NKX2.1 variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,51 +3356,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04222542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3276,1279 +3410,1279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFTPA1 and SFTPA2 defects associated with interstitial lung disease are not always missense variations, a chILDEU study</w:t>
+                <w:t xml:space="preserve">Deciphering the pathogenicity of NKX2.1 variants in ultra-severe forms of childhood interstitial lung diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Drummond</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Desroziers-Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aphrodite Daskalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS 2025 - European respiratory Society</w:t>
+              <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05296112v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05296155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pathogenicity of NKX2.1 variants in ultra-severe forms of childhood interstitial lung diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aphrodite Daskalopoulou</w:t>
+                <w:t xml:space="preserve">Molecular investigation in early-onset interstitial lung disease: results from 699 unrelated patients Cohort of patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05296155v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05296143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular investigation in early-onset interstitial lung disease: results from 699 unrelated patients Cohort of patients</w:t>
+                <w:t xml:space="preserve">SFTPA1 and SFTPA2 defects associated with interstitial lung disease are not always missense variations, a chILDEU study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Louvrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cottin</w:t>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nau</w:t>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie NAU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society</w:t>
+              <w:t xml:space="preserve">ERS 2025 - European respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05296143v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05296112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysplasie acineuse associée à un variant de NKX2.1 chez un nouveau-né à terme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">SP-A restaure l’oligomérisation et la sécrétion de mutants de SFTPA1 et SFTPA2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pauline Clermidi</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04412720v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04405049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fonctionnelle de variants de NKX2-1 associés à des phénotypes respiratoires ultra-sévères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les anomalies de SFTPA1 et SFTPA2 associées aux pneumopathies interstitielles ne sont pas toujours des mutations faux sens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aphrodite Daskalopoulou</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie NAU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de pneumologie de langue française</w:t>
+              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04919038v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04918612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SP-A restaure l’oligomérisation et la sécrétion de mutants de SFTPA1 et SFTPA2</w:t>
+                <w:t xml:space="preserve">Analyse fonctionnelle de variants de NKX2-1 associés à des phénotypes respiratoires ultra-sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nau</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aphrodite Daskalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de pneumologie de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04405049v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04919038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anomalies de SFTPA1 et SFTPA2 associées aux pneumopathies interstitielles ne sont pas toujours des mutations faux sens.</w:t>
+                <w:t xml:space="preserve">Dysplasie acineuse associée à un variant de NKX2.1 chez un nouveau-né à terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Drummond</w:t>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Hervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clermidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04918612v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04412720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WT SP-A restores abnormal oligomerization and secretion of mutant SFTPA1 and SFTPA2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lung biopsies in infants and children in critical care situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04208375v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04218471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung biopsies in infants and children in critical care situation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">WT SP-A restores abnormal oligomerization and secretion of mutant SFTPA1 and SFTPA2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04218471v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04208375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfice risque des biopsies pulmonaires réalisées en situation aiguë en réanimation pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Pneumologie et d’Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04158901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4558,173 +4692,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstitial lung diseases in the neonatal period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Coulomb l'Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Soreze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Coulomb l'Hermine</w:t>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Diseases of the Newborn Infant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society, pp.213-230, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/2312508X.10014520].⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4792,51 +4926,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF1FB24D"/>
+    <w:nsid w:val="806201C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5023,51 +5157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohan-soreze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7803-5113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254500838" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04977533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Desroziers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soreze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Delgado Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05295818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot Le Moal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2024-0546OC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05375209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nathan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.70132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05375249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mesinele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00777-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bitton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sileo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rambaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26845" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jegard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hervieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clermidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Suc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Starck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Levy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rambaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.14754" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04225821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rambaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44253-023-00009-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04146751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04017-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04151993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Reignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durandy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2021.09.044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03582449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael M D Levy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soreze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S2724-5276.22.06391-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette-Bernabe Gelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Keren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soreze-Smagghue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlac052" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Motte-Signoret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Shankar-Aguilera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brailly-Tabard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dell Orto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.711400" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Smagghue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabestien Julliand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genuini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pcc.0000000000002421" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Piloquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amblard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5005/jp-journals-10071-23487" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0026-4946.20.05725-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04151930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sor&#232;ze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2018.01.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Motte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dell&#8217;orto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Yousef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Luca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2017-313570" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04152347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decobert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Blary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000487" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00938361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boutron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habarou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barnerias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nonnenmacher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-192" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04424030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amselem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot - Le Moal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie NAU" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04222542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Crestani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Desroziers-Louedec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Carr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Daskalopoulou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04919038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04405049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04918612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04208375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fletcher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04218471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04158901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis L&#233;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coulomb l'Hermine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/2312508X.10014520]." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohan-soreze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7803-5113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254500838" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05295818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Desroziers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soreze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot Le Moal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2024-0546OC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05585069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nathan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Grochowska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krenke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Epaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00274-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04977533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Delgado Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05375249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mesinele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00777-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05375209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.70132" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jegard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hervieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clermidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bitton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sileo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rambaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Suc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Starck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Levy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rambaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.14754" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04225821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rambaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44253-023-00009-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03582449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael M D Levy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soreze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S2724-5276.22.06391-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04151993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Reignier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durandy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2021.09.044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04146751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04017-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette-Bernabe Gelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Keren" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soreze-Smagghue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlac052" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Motte-Signoret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Shankar-Aguilera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brailly-Tabard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dell Orto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.711400" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Piloquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amblard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5005/jp-journals-10071-23487" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Smagghue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabestien Julliand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genuini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pcc.0000000000002421" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0026-4946.20.05725-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04151930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sor&#232;ze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2018.01.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Motte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dell&#8217;orto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Yousef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Luca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2017-313570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04152347v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decobert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Blary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000487" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00938361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boutron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habarou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barnerias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nonnenmacher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-192" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04424030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amselem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot - Le Moal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie NAU" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04222542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Desroziers-Louedec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Carr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Daskalopoulou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Crestani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04405049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04918612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04919038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04218471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04208375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fletcher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04158901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis L&#233;ger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coulomb l'Hermine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/2312508X.10014520]." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>