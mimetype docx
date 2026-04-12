--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -811,51 +811,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency RF sensor for the non-contact monitoring of tissues</w:t>
+                <w:t xml:space="preserve">Wireless RF Multifrequency Resonator for the Non-invasive Monitoring of Tumors in Breast Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
@@ -873,82 +873,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE MTT-S International Microwave Biomedical Conference (IMBioC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Suzhou, China. pp.277-279, </w:t>
+              <w:t xml:space="preserve">25th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMBioC52515.2022.9790095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/saem230007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280239v1</w:t>
+                <w:t xml:space="preserve">hal-04317513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-frequency RF sensor for non-contact monitoring of organic matter</w:t>
               </w:r>
@@ -1036,51 +1036,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless RF Multifrequency Resonator for the Non-invasive Monitoring of Tumors in Breast Tissues</w:t>
+                <w:t xml:space="preserve">Non-contact inductive radiofrequency monitoring of a beef muscle tissue decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
@@ -1098,106 +1098,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Symposium on Medical Measurements and Applications (MeMeA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Messina, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/saem230007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MeMeA54994.2022.9856543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317513v1</w:t>
+                <w:t xml:space="preserve">hal-04280235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact inductive radiofrequency monitoring of a beef muscle tissue decomposition</w:t>
+                <w:t xml:space="preserve">Multifrequency RF sensor for the non-contact monitoring of tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
@@ -1215,82 +1215,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Symposium on Medical Measurements and Applications (MeMeA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Messina, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 IEEE MTT-S International Microwave Biomedical Conference (IMBioC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Suzhou, China. pp.277-279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MeMeA54994.2022.9856543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMBioC52515.2022.9790095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280235v1</w:t>
+                <w:t xml:space="preserve">hal-04280239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-frequency detection of a dielectric object using flexible contactless RF sensors for tissue diagnosis</w:t>
               </w:r>
@@ -1875,234 +1875,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed eddy current imaging device for enhanced evaluation of complex parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
+                <w:t xml:space="preserve">Skin surface nanoscale topography by light interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peno-Mazzarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, SACLAY, France</w:t>
+              <w:t xml:space="preserve">COMET 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678731v1</w:t>
+                <w:t xml:space="preserve">hal-01561502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin surface nanoscale topography by light interferometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Besse</w:t>
+                <w:t xml:space="preserve">Pulsed eddy current imaging device for enhanced evaluation of complex parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMET 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SACLAY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561502v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed eddy current imaging of complex metallic structures</w:t>
               </w:r>
@@ -3293,191 +3293,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-frequency Eddy Current Imaging for the Detection of Buried Cracks in Aeronautical Structures</w:t>
+                <w:t xml:space="preserve">ROTATING FIELD EDDY CURRENT IMAGING FOR THE NDE OF BURIED AND ORIENTED DEFECTS BURIED IN RIVETED LAP-JOINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetic NonDestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Cardiff, United Kingdom. pp.117-124</w:t>
+              <w:t xml:space="preserve">European Magnetic Sensors &amp; Actuators Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, caen, France. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844763v1</w:t>
+                <w:t xml:space="preserve">hal-00871813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROTATING FIELD EDDY CURRENT IMAGING FOR THE NDE OF BURIED AND ORIENTED DEFECTS BURIED IN RIVETED LAP-JOINTS</w:t>
+                <w:t xml:space="preserve">Multi-frequency Eddy Current Imaging for the Detection of Buried Cracks in Aeronautical Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Magnetic Sensors &amp; Actuators Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, caen, France. pp.156</w:t>
+              <w:t xml:space="preserve">Electromagnetic NonDestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Cardiff, United Kingdom. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871813v1</w:t>
+                <w:t xml:space="preserve">hal-00844763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Source Separation Techniques for the Detection of Buried Defects in the EC NDE of Aeronautical Multi-Layered Lap-Joints</w:t>
               </w:r>
@@ -3552,191 +3552,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Finite Element Modeling of an Eddy Current Imager</w:t>
+                <w:t xml:space="preserve">Modélisation en éléments finis 3D d'un imageur à courants de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Electric and Magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, caen, France. pp.99-100</w:t>
+              <w:t xml:space="preserve">NUMELEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871880v1</w:t>
+                <w:t xml:space="preserve">hal-00844759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en éléments finis 3D d'un imageur à courants de Foucault</w:t>
+                <w:t xml:space="preserve">3D Finite Element Modeling of an Eddy Current Imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Electric and Magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, caen, France. pp.99-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844759v1</w:t>
+                <w:t xml:space="preserve">hal-00871880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current imager for the detection of buried flaws in large metallic structures</w:t>
               </w:r>
@@ -4446,51 +4446,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif et procédé de caractérisation électromagnétique d’un milieu par résonateur, sans contact, objet et résonateur associés</w:t>
+                <w:t xml:space="preserve">Dispositif de résonateurs électromagnétiques multifréquences couplés inductivement entre eux formant un réseau de résonateurs ou un méta-matériau, et procédé de mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
@@ -4505,93 +4505,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: PCT/EP2022/082438. 2022</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: PCT/EP2022/082443. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273427v1</w:t>
+                <w:t xml:space="preserve">hal-04273441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de résonateurs électromagnétiques multifréquences couplés inductivement entre eux formant un réseau de résonateurs ou un méta-matériau, et procédé de mise en oeuvre</w:t>
+                <w:t xml:space="preserve">Dispositif et procédé de caractérisation électromagnétique d’un milieu par résonateur, sans contact, objet et résonateur associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
@@ -4606,69 +4606,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: PCT/EP2022/082443. 2022</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: PCT/EP2022/082438. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273441v1</w:t>
+                <w:t xml:space="preserve">hal-04273427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif d'imagerie à courants de foucault pour la détection et la caractérisation de défauts enfouis dans des structures complexes / Procedure and device of eddy current imaging device for the detection abs the caracterisation of defects hidden in complex structures</w:t>
               </w:r>
@@ -5014,51 +5014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Masilamany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Diraison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.06.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2008.10.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2BR7C9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinassaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boukharouba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Pasquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors56945.2023.10325086" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC52515.2022.9790095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/saem230007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeMeA54994.2022.9856543" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175769" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2019.8857302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Besse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peno-Mazzarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe G. Percoco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Lati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeanneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Soulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Melin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2015.7133632" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM230007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Couty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Masilamany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Diraison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.06.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2008.10.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2BR7C9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinassaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boukharouba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Pasquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors56945.2023.10325086" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/saem230007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeMeA54994.2022.9856543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC52515.2022.9790095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175769" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2019.8857302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Besse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peno-Mazzarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe G. Percoco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Lati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeanneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Soulard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Melin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2015.7133632" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM230007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Couty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>