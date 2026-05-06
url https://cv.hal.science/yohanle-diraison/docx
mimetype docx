--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1875,234 +1875,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin surface nanoscale topography by light interferometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Besse</w:t>
+                <w:t xml:space="preserve">Pulsed eddy current imaging device for enhanced evaluation of complex parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMET 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SACLAY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561502v1</w:t>
+                <w:t xml:space="preserve">hal-01678731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed eddy current imaging device for enhanced evaluation of complex parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
+                <w:t xml:space="preserve">Skin surface nanoscale topography by light interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peno-Mazzarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, SACLAY, France</w:t>
+              <w:t xml:space="preserve">COMET 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678731v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed eddy current imaging of complex metallic structures</w:t>
               </w:r>
@@ -3552,191 +3552,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en éléments finis 3D d'un imageur à courants de Foucault</w:t>
+                <w:t xml:space="preserve">3D Finite Element Modeling of an Eddy Current Imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Electric and Magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, caen, France. pp.99-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844759v1</w:t>
+                <w:t xml:space="preserve">hal-00871880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Finite Element Modeling of an Eddy Current Imager</w:t>
+                <w:t xml:space="preserve">Modélisation en éléments finis 3D d'un imageur à courants de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Electric and Magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, caen, France. pp.99-100</w:t>
+              <w:t xml:space="preserve">NUMELEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871880v1</w:t>
+                <w:t xml:space="preserve">hal-00844759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current imager for the detection of buried flaws in large metallic structures</w:t>
               </w:r>
@@ -5014,51 +5014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Masilamany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Diraison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.06.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2008.10.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2BR7C9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinassaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boukharouba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Pasquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors56945.2023.10325086" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/saem230007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeMeA54994.2022.9856543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC52515.2022.9790095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175769" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2019.8857302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Besse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peno-Mazzarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe G. Percoco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Lati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeanneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Soulard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Melin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2015.7133632" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM230007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Couty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Masilamany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roucaries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Diraison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.06.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2008.10.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2BR7C9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinassaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boukharouba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Pasquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors56945.2023.10325086" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/saem230007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeMeA54994.2022.9856543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC52515.2022.9790095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175769" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2019.8857302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Besse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peno-Mazzarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe G. Percoco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Lati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeanneton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Soulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Melin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2015.7133632" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM230007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Couty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>