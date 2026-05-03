--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yohann CARTIGNY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Chimie des matériaux (CNU33)à l'Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yohann-cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8220-2209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083826440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertises en Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie du solide organique et inorganique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matériaux d'étude : solides organiques à vocation pharmaceutique, solides inorganiques, métallurgie (travaux de thèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elaboration expérimentale des diagrammes de phases</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes expérimentales des équilibres entre phases impliquant des solides :- Solide/solide (polymorphisme, solvatomorphisme)- Solide/liquide (solubilité, cristallisation)- Solide/Gaz (Phénomènes d'hydratation (solvatation) et déshydratation (solvatation))</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physico-chimie des hydrates et des solvates : procédés de cristallisation en solution, étude de leurs stabilités sous pression partielle variable, relations propriétés structure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des procédés de cristallisations industrielles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séparation chirale assistée par cristallisation ou mécanochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertises en Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie inorganique générale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thermodynamique des solides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie des métaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Procédés métallurgiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diagrammes de phases</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie du solide organique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateur et responsable de la Licence Physique-Chimie et du Master 2 Solid-State and Crystallization</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107650. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Deracemization: A Sustainable Approach to Enantiopurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Gieling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202404120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of CoSO 4 –Li 2 SO 4 –H 2 O Ternary Phase Diagram between 283.15 and 323.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.4c00636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization of Caffeine and Gallic Acid in Water and Methanol: Solid-State Landscape Using Ternary Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Mellah-Hammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (13), pp.4705-4712. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagrams of Praziquantel and Vanillic Acid Cocrystals: Racemic Compound and Conglomerate System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a unique metastable phase of a proxyphylline cocrystal exclusively produced by compressed carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (11), pp.2024-073. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7 [SbW6O24 ]: a new type of turn-off luminescence humidity sensor based on a lanthanide-free polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3tc03604a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new approach in chiral resolution: Pressurized-CO2 assisted preferential cocrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.106339. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Racemization of the Pharmaceutical Compound Levetiracetam using Solvent Free Mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MR00103F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a New Crystalline Phase of Prednisolone Obtained from the Study of the Hydration–Dehydration Mechanisms of the Sesquihydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1694. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics15061694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Influence of Water on the Polymorphism of 1,3-Dimethylurea and Other Heterogeneous Equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Saint Jores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (20), pp.7061. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28207061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naproxen-bipyridine cocrystallization assisted by pressurized carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Harscoat-Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.105976. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Conglomerate Cocrystals of the Racemic Compound Praziquantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapon Rapeenun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tinnemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Structural Resolution and Phase Diagram Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Eulmi Bendeif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Agglomeration of Safinamide Mesylate: A Case Study of a Simultaneous Control of Crystalline Landscape and Micromeritic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vanbiervliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Forcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.2c00396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of New Proxyphylline Based Chiral Cocrystals: Solid State Landscape and Dehydration Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.3842-3850. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Conglomerate with Partial Solid Solutions in Ethylammonium Chlocyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.2562-2569. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Unknown Solid States of the Drug Substance Quinacrine Dihydrochloride: Two Anhydrous Forms and a Tetrahydrate Revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.5261-5268. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution by Preferential Crystallization of Proxyphylline by Using Its Salicylic Acid Monohydrate Co‐Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.1093-1098. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202000040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of sodium dithionate and its dihydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.1446-1451. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvate Formation of Bis(demethoxy)curcumin: Crystal Structure Analyses and Stability Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Horosanskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Edelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.854-867. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Direct Preferential Crystallization in a Stable Racemic Compound System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop ter Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.4670-4676. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Possible Infinite Number of Components in a Single Crystalline Phase: On the Isomorphism of Brivaracetam–Guest Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.4807 - 4810. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization from the Amorphous State of a Pharmaceutical Compound: Impact of Chirality and Chemical Purity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.337 - 346. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of experimental conditions for the monitoring of nucleation and growth of racemic Diprophylline from the supercooled melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention modeling and retention time prediction in gas chromatography and flow-modulation comprehensive two-dimensional gas chromatography: The contribution of pressure on solute partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1485, pp.101 - 119. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2017.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary phase diagrams between phenanthrene and two of its impurities: 9,10-dihydroanthracene and carbazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 226 (5), pp.869 - 880. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2016-60270-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (7), pp.1317 - 1325. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sodium chloride on the expansion of a liquid-liquid miscibility gap in an API/water system. Case study of Brivaracetam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 515 (1-2), pp.702 - 707. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state stability and solubility of triethylenetetramine dihydrochloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 511 (1), pp.312 - 321. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.06.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (7), pp.1326 - 1332. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Aspects of Solid Solutions of Enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (32), pp.4929 - 4941. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612822666160720164230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenucleation Self-Assembly and Chiral Discrimination Mechanisms during Solution Crystallisation of Racemic Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Ter horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (45), pp.16103 - 16112. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of new polymorphs without any nucleation step. Desolvation of the rimonabant monohydrate: directional crystallisation concomitant to smooth dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179, pp.475 - 488. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00222A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naproxen-nicotinamide cocrystals: racemic and conglomerate structures generated by CO2 antisolvent crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Neurohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.4616-4626. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Terutroban Sodium Salt Hydrate from the Deliquescent State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (6), pp.999 - 1005. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201400692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Reversible Phase Transitions in Molecular Crystals: Case of Ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (18), pp.6360 - 6373. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N -Butyl, N -methylimidazolium Hexafluorophosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (14), pp.4151-4162. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N-Butyl,N-methylimidazolium Hexafluorophosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.4151-4162. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive determination of the solid state stability of bethanechol chloride active pharmaceutical ingredient using combined analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (39), pp.7970-7980. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CE40707A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining zone melting and preparative chromatography to purify Phenanthrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (1), pp.293 - 300. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-012-2746-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Molecular Flexibility on Double Polymorphism, Solid Solutions and Chiral Discrimination during Crystallization of Diprophylline Enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), pp.3850 - 3861. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp400308u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapour equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Tianjin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.53 - 57. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12209-013-1800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-investigation of the binary system Phenanthrene/Anthracene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical stability of triethylenetetramine dihydrochloride, an API against Wilson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.01050. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of solid phases in the dexamathasone acetate/water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases, 3 (01036), 4 p. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the transition between the monohydrate and the anhydrous citric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (1), pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-012-2798-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures, Dehydration Mechanism, and Chiral Discrimination in the Solid State of a Hydantoin Derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.2453 - 2462. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg200243y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Defects Inside Single Crystals of Ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (6), pp.2719 - 2724. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801355q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Hydration and Dehydration of Ciclopirox Ethanolamine (1:1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.3918 - 3927. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg8013877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Physicochemical Characterization of a Solid Solution Produced by Antisolvent Crystallization of a New Phosphoantigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.3910 - 3917. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801380s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the quaternary system(+) and (−)5-phenyl-5-trifluoromethyl-imidazolidine-2,4-dione/(−)1-phenylethylamine/ethanol at 20°C under atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (2), pp.359 - 365. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-007-8394-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the associated complex in a binary liquid to model the Ca–Pb–Sn ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (32-40), pp.3727 - 3732. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pb–Ca–Sn system: Experimental investigations for x(Ca)≤0.25 composition and thermodynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172 (2), pp.925 - 932. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.06.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb-based composites materials for grids of acid battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (2-3), pp.270-277. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2007.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of the Cr–Nb–Si isothermal section at 1473K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.464-473. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2005.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment of the Ca-Sn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Metallkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (11), pp.1308-1313. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/146.101180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment of the Ca–Pb system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414 (2), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment on the Pb–Ca–Sn ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (11-12), pp.1205-1210. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0966-9795(03)00159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale des équilibre solide-liquide et solide-vapeur pour l'établissement des diagrammes de phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journée d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Study of the impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When enantiopurification is combined with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemistry serving enantiopurification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable phase of a Proxyphylline Co-crystal exclusively produced by Compressed Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Division chimie du solide de la SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining enantio-purification with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Access to Pure Enantiomers by Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues au 19ème congrès de la SFGP, Procédés pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-crystallization of caffeine and gallic acid in water and methanol: Solid-state landscape using ternary diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l’étude expérimentale des équilibres solide-vapeur lors du développement d’un solide actif pharmaceutique (mais pas que….)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Prométhée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Prométhée, May 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Polymorphisme, solvates, chiralité…Bienvenue dans le monde merveilleux de la cristallisation des solides pharmaceutiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie AECCPCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantio-purification et mécanochimie : une combinaison innovante et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-determination of CoSO 4 -Li 2 SO 4 -H 2 O ternary system by Discontinuous Isoperibolic Thermal Analysis (DITA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54eme journées de calorimétrie et d'analyse thermique (JCAT 54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Ballerat-Busserolles, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocristallisation préférentielle assistée par CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine De Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés - SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of solids : studies on solid/vapor equilibria to develop new solid materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Calorimétrie, Jun 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation énantiosélective dans des cas a priori non favorables : présentation d’une stratégie basée sur l’étude des équilibres entre phases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7[SbW6O24]: a new type of turn-off luminescence humidity sensor based on a lanthanide-free polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTECH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISTECH, Oct 2024, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration-dehydration mechanism of prednisolone sesquihydrate investigated by thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique 53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in a Family of Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality at the nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization of Naproxen and Bipyridine assisted by supercritical CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Harscoat-Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN MEETING SUPERCRITICAL FLUIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISASF, May 2023, BUDAPEST, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two related chiral co-crystals: crystallization behaviors, crystal structures and preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM14 14th International Conference on Crystal Growth of Organic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of solid-liquid equilibria in the binary system 1,3 dimethylurea-water: a surprising phase diagram highlighted by a multiexperimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases de systèmes salins via l'InsItuX® résolu en témperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Calorimétrie et d’Analyse Thermique (51èmes JCAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Classical Study for Cyclic Preferential Crystallization of a Stable Racemic Compound via its Metastable Conglomerate and Conglomerate cocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rayong, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization of Stable Racemic Compound via innovative ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of racemic compound via innovative ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop at SYNCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrapurification du Phénanthrène par cristallisation : apport des diagrammes de phases pour renforcer la discrimination à l'état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (XVIIème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution : In-situX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ultrapure Phenanthrene by crystallization: use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des diagrammes de phases dans l’ultrapurification des molécules organiques : cas du phénanthrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupe Thermodynamique de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism & Enantiomeric Resolution of Stable Racemic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes de phases appliqués à la Cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTECH - Journée CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Preferential Crystallization in unfavorable cases: Detection of metastable conglomerate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th BIWIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving of stable racemic systems by means of preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des équilibres solid-liquide du système binaire 1,3 dimethylurée-eau: équilibre métatectique, métastabilité, polymorphisme, hydratation... bienvenue dans le monde des diagrammes de phases de molécules organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée TEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestigation of Phenanthrene-Anthracene binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du diagramme de phase binaire entre la diprophylline racémique et la théophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée TEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Resolution of Pharmaceutical Racemic Compounds : Implementation of Preferential Crystallization in Unfavorable Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Chiral Crystallization, Resolution &amp; Deracemization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a metatectic invariant in the binary system 1,3-dimethylurea/water and crystal structure determination of DMU monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of coupling kinetic data and thermodynamic aspects to resolve stable racemic systems by mean of preferential crystallization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE Workshop – Solid State Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clevers Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Association of Crystal Growth 48th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into metastable phase diagrams by temperature-resolved second harmonic generation (TR-SHG): a case study with 1,3-dimethylurea/water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévalutation du diagramme solide/liquide du système KHCOO/H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Polycyclic Aromatic Hydrocarbons by Co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th BIWIC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th BIWIC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peulon Valérie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary system 1,3-dimethylurea-water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tainjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification du phénanthrène par co-cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new solid form in the KHCOO-water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention time prediction in flow-modulation comprehensive gas chromatography : The contribution of pressure on solute retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Capillary Chromatography and 12th GC×GC Symposium, Riva del Garda (Italy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene purification: comparison between zone melting and co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification de composés chimiques pour la fabrication d'étalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pureté sur la cristallisation depuis l’état amorphe d’une molécule chirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water on the behaviour of the 1,3-dimethylurea studied by construction of the binary phase diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Cristech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spontaneous resolution of a solvated racemic Diiron complex via solid-vapor equuilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teixidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mobility vs Polymorphism of Chiral Pharmaceutical Compounds: Case of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyChar 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nebraska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion de zone comme technique séparative appliquée à l’ultrapurification préparative du Phénanthrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences combinées de la pression et de la température sur la rétention en chromatographie phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization assisted by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neurohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of phase equilibria to Phenanthrene ultrapurification: comparison between zone melting and co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the study of solid-vapor equilibria for the determination of phase diagrams between organic molecules and solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Joint European Thermodynamic Conference, JETC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water content on the solid-solid transition of 1,3-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample covering on the polymorphic and solid-solid transitions of a chiral molecule: Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of confinement in the crystallization route from the amorphous state of a chiral molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Covering Sample on the Polymorphism of a Chiral Molecule: Diprophyline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées André Collet de la Chiralité (JACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of molecular flexibility on the nucleation behaviour of Diprophylline enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion (Nucleation – a transition state to the directed assembly of materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of gravimetric vapor sorption analysis for the determination of phase diagrams between organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced sorption technologies and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagrams for optimization of Phenanthrene purification processes: Zone Melting vs. Co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water content on the solid-solid transition of 1,3-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, 2015-09, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene-Anthracene Binary System Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of an ionic liquid as a function of kinetics: from oiling out to polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization Behavior of Diprophylline from the Amorphous State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Kinetic Parameters on the Crystallization Behavior and on Macrocrystalline Features of an Original Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Binary Melting Phase Diagram and thernary isotherm (Solubility curve) for a Zwiterionic Cocrystal System : The cas of L-Prolinr and Fumaric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tilborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About fluid inclusions and morphological transitions in organic and ionic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of Chiral Discrimination Mechanisms in the Crystal Forms of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crystallization behavior of a Solid Solution between two enantiomers of the Active Pharmaceutical Ingredient : Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Zone melting prototype to purify phenanthrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state landscape of an Active Pharmaceutical Ingredient used for rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring different routes of Crystallization from Amorphous Diprophylline at Racemic and Pure Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of subambient solid-solid phase transitions in Ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone melting: an efficient process for purification of organic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop on Directional Nucleation and Growth of Molecular Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive determination of the solid state stability of Bethanechol Chloride using combined analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new X-ray diffractometer in a reflexion mode -θ/-θ for in situ characterization during crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile crystallization behavior of a chiral API : Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.J. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouvel appareil de diffraction des rayons X en mode réflexion -Ɵ/-Ɵ pour des suivis de cristallisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth Study of an Ionic Liquid: Polymorphism, Oiling Out and Complex Melting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-investigation of the binary system phenanthrene/anthracene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation thermodynamique de la transition de phase hydrate/anhydre : cas de l’acide citrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7), Toulouse-Albi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of solid phases in the Dexamethasone Acetate / water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation: applications in phase diagram investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subambient heterogeneous equilibria of: 5-(4-Ethylphenyl)-5-Methylhydantoin in Methanol - water mixtures. A case of solvent dependant chiral discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Preferential Crystallization to a Chiral API in an Unfavorable Situation: Molecular Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BWIC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of Subambient Solid-Solid Phase Transitions in Ciclopirox Crytals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex interactions in the binary system between enantiomers of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.J. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 12 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Agasse-Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Zone Melting and Preparative Chromatography: the best route to reach ultra-pure materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of released water molecules during the dehydration of a chiral hydantoin derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ahmarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 12 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subambient solid-solid phase transformations in Ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapor equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hanbat International Workshop on Industrial and Pharmaceutical Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and retrograde solubilities: generalization of the Van der Waals equation to systems with more than two components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapor equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of SHG activity of 3,5-Dinitrobenzoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in an unusual binary phase diagram between enantiomers: the case of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to non solvated phases with structural filiation with the parent solvates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hanbat International Workshop on Industrial and Pharmaceutical Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of 3,5-Dinitrobenzoic acid SHG activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Agasse-Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a zone melting prototype applied to organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Avold, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water molecules on the dehydration mechanism of a racemic hydrate of hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary phase diagram between phenanthrene and its main impurity: dibenzothiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII JEEP – 37th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Avold, France. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/201100006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of solid-liquid and solid-vapour equilibria in tenatoprazole potassium salt/solvents systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII JEEP – 37th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Avold, France. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/201100005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des équilibres solide/vapeur dans la caractérisation d’un composé pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure and Dehydration Mechanism of the Racemic Hydrate of 5-Methyl-5-(4’Ethylphenyl) Hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a miscibility gap: from a micro demixion to a monotectic invariant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water-solid state interactions of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and dehydration mechanism of a racemic hydrate of 5-methyl-5-(4’ethylphenyl) hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Structural Characterization of a Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 11 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of phenantrene by zone melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Solà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary systems: BF32/ n-heptane and BF32/ n-dodecane: characterization of a syntectic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and dehydration of the pure enantiomer and the racemic compound of Phencyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Kellog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vlieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and Dehydration of the Pure Enantiomer and the Racemic of Phencyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kellogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vlieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solid/vapour equilibria on the stability of organic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a partial solid solution between an active pharmaceutical ingredient and its major impurity on the physical properties of the solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of dehydration and rehydration of ciclopirox olamine monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of gas bubbles inside ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order/disorder transformations in solid state ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the quaternary system (+) and (-)5-phenyl-5-trifluoromethyl-imidazolidine-2,4-dione / (-)1-phenyl-ethylamine / ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration-dehydration study of ciclopirox-ethanolamine salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinous Isoperibolic Thermal Analysis, a new tool for the description of phase diagrams with molecular components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of heterogeneous equilibria in ciclopirox-ethanolamine-water system at 20°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to draw the line between stoichiometric and non stoichiometric solvates ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Workshop on Physical Characterization of Pharmaceutical Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual behaviour of a non stoichiometric phosphoantigen compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the solid state transformation between a dihydrate and the dehydrated form by using Dynamic Vapour Sorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the resolving agent excess on a Pasteurian resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Counioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinous Isoperibolic Thermal Analysis: a new phase diagram investigation technique for organic component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting on Applied and Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First development of complex silicide coatings for molybdenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plansee seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Reute, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of the Cr–Nb–Si isothermal section at 1473 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad XXXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pb-Ca-Sn system : experimental investigations for x(Ca)≤0.25 composition and thermodynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Equilibres Entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites pour électrode positive de batterie acide : choix des conditions de frittage sous charge et caractérisation des propriétés physicochimiques des frittés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poudres et Matériaux Frittés 2005"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of the thermodynamic and physicochemical properties of natural and industrial brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable Phase of a Proxyphylline Cocrystal Exclusively Produced by Compressed Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of studying solid-vapor equilibria during the development of a pharmaceutical solid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : a compromise between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : key parameters for a reproducible method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7[SbW6O24] and K7[SbW6O24], a new type of turn-off luminescence humidity sensors : study of the hydrated forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Rayé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable Phase of a Proxyphylline Cocrystal Exclusively Produced by Compressed Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l’étude des équilibres solide-vapeur lors du développement d’un solide actif pharmaceutique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling novel phases: CO2 assisted co crystallization of proxyphylline with 4 hydroxybenzoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Željko Knez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Meeting on Supercritical Fluids (EMSF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Maribor, Slovenia. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISASF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 20th European Meeting on Supercritical Fluids - EMSF 2024, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deracemization by mechanochemistry: green access to pure enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Phase Diagram Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Equilibres entre Phases JEEP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen (FR), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greener Pathway to Enantiopurity: Mechanochemical Deracemization through Abrasive Grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original tool for enantiomers separation: preferential crystallization of cocrystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State Landscape and Dehydration Mechanism of new Proxyphylline Based Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle d’un cocristal chiral ; une voie originale pour la séparation d’énantiomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 2 « Cristallisation » à l’université de Rouen : de l’expertise en recherche à la formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ultrapure phenanthrene by crystallization : use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization and phase transitions in suspension: In-situX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC 2019 International Workshop on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rayong, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in Unfavorable Situations: Case Study of Two Chiral Xanthine based Pharmaceutical Ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium à la mémoire d’André Collet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Expertise en Recherche à la Formation Initiale : Ouverture d’un MASTER 2 « Cristallisation » A L’Universite De Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIREC -SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ X-ray diffraction for a better understanding od industrial crystallization processes : the InsituX technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expertise en recherche à la formation initiale : ouverture d'un Master 2 &amp;quot;cristallisation&amp;quot; à l'Université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des temps de rétention en chromatographie en phase gazeuse monodimensionnelle et bidimensionnelle à modulateur microfluidique : impact de la pression sur la rétention des solutés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ X-ray diffraction for a better understanding of industrial crystallization processes : the In-SituX technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la division Chimie du Solide - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Phenanthrene by Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop of the Crystal Growth of Organic Material (CGOM) &amp; 47th Annual British Association of Crystal Growth Conference (BACG) Joint Conference, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative purification of Phenanthrene using zone melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Cchercheurs (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Phase Equilibria to Phenanthrene Ultrapurification: Comparison between Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (Bremen International Workshop for Industrial Crystallization) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Hydrate(s) from the deliquescent state: On the importance of controlling APIs storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des whiskers creux par la méthode de la goutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH (CNRS) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for the preparation of safinamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Forcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023041209 (A1). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the preparation of (3s,3s') 4,4'-disulfanediylbis (3-aminobutane 1-sulfonic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Balavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2012045849A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polymorphic form of chdmapp, method of preparation thereof, and pharmaceutical composition comprising same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2324040A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliages à base de plomb pour batteries acides : A) Etude thermodynamique des alliages PbCaSn ; B) Optimisation d'un nouveau procédé d'élaboration des grilles d'électrodes par métallurgie des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004NAN10181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDES EXPERIMENTALES DES EQUILIBRES ENTRE PHASES IMPLIQUANT DES SOLIDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Rouen - Normandie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04699004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId536"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yohann CARTIGNY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Chimie des matériaux (CNU33)à l'Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yohann-cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8220-2209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083826440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertises en Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie du solide organique et inorganique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matériaux d'étude : solides organiques à vocation pharmaceutique, solides inorganiques, métallurgie (travaux de thèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elaboration expérimentale des diagrammes de phases</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes expérimentales des équilibres entre phases impliquant des solides :- Solide/solide (polymorphisme, solvatomorphisme)- Solide/liquide (solubilité, cristallisation)- Solide/Gaz (Phénomènes d'hydratation (solvatation) et déshydratation (solvatation))</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physico-chimie des hydrates et des solvates : procédés de cristallisation en solution, étude de leurs stabilités sous pression partielle variable, relations propriétés structure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des procédés de cristallisations industrielles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séparation chirale assistée par cristallisation ou mécanochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertises en Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie inorganique générale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thermodynamique des solides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie des métaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Procédés métallurgiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diagrammes de phases</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie du solide organique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateur et responsable de la Licence Physique-Chimie et du Master 2 Solid-State and Crystallization</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Water-Responsive Solid-State Photoluminescence Properties of a Series of Li&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;[TeW&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;24&amp;lt;/sub&amp;gt;]·&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O (&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 10, 7, 0) Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Ntalagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (15), pp.8350-8365. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107650. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of CoSO 4 –Li 2 SO 4 –H 2 O Ternary Phase Diagram between 283.15 and 323.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.4c00636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Deracemization: A Sustainable Approach to Enantiopurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Gieling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202404120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization of Caffeine and Gallic Acid in Water and Methanol: Solid-State Landscape Using Ternary Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Mellah-Hammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (13), pp.4705-4712. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new approach in chiral resolution: Pressurized-CO2 assisted preferential cocrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.106339. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a unique metastable phase of a proxyphylline cocrystal exclusively produced by compressed carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (11), pp.2024-073. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagrams of Praziquantel and Vanillic Acid Cocrystals: Racemic Compound and Conglomerate System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Racemization of the Pharmaceutical Compound Levetiracetam using Solvent Free Mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MR00103F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7 [SbW6O24 ]: a new type of turn-off luminescence humidity sensor based on a lanthanide-free polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3tc03604a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Conglomerate Cocrystals of the Racemic Compound Praziquantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapon Rapeenun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tinnemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naproxen-bipyridine cocrystallization assisted by pressurized carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Harscoat-Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.105976. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Structural Resolution and Phase Diagram Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Eulmi Bendeif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Agglomeration of Safinamide Mesylate: A Case Study of a Simultaneous Control of Crystalline Landscape and Micromeritic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vanbiervliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Forcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.2c00396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Influence of Water on the Polymorphism of 1,3-Dimethylurea and Other Heterogeneous Equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Saint Jores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (20), pp.7061. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28207061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a New Crystalline Phase of Prednisolone Obtained from the Study of the Hydration–Dehydration Mechanisms of the Sesquihydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1694. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics15061694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Unknown Solid States of the Drug Substance Quinacrine Dihydrochloride: Two Anhydrous Forms and a Tetrahydrate Revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.5261-5268. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Conglomerate with Partial Solid Solutions in Ethylammonium Chlocyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.2562-2569. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution by Preferential Crystallization of Proxyphylline by Using Its Salicylic Acid Monohydrate Co‐Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.1093-1098. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202000040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of New Proxyphylline Based Chiral Cocrystals: Solid State Landscape and Dehydration Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.3842-3850. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of sodium dithionate and its dihydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.1446-1451. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvate Formation of Bis(demethoxy)curcumin: Crystal Structure Analyses and Stability Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Horosanskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Edelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.854-867. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Direct Preferential Crystallization in a Stable Racemic Compound System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop ter Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.4670-4676. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Possible Infinite Number of Components in a Single Crystalline Phase: On the Isomorphism of Brivaracetam–Guest Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.4807 - 4810. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization from the Amorphous State of a Pharmaceutical Compound: Impact of Chirality and Chemical Purity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.337 - 346. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of experimental conditions for the monitoring of nucleation and growth of racemic Diprophylline from the supercooled melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention modeling and retention time prediction in gas chromatography and flow-modulation comprehensive two-dimensional gas chromatography: The contribution of pressure on solute partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1485, pp.101 - 119. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2017.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary phase diagrams between phenanthrene and two of its impurities: 9,10-dihydroanthracene and carbazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 226 (5), pp.869 - 880. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2016-60270-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (7), pp.1326 - 1332. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (7), pp.1317 - 1325. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sodium chloride on the expansion of a liquid-liquid miscibility gap in an API/water system. Case study of Brivaracetam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 515 (1-2), pp.702 - 707. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state stability and solubility of triethylenetetramine dihydrochloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 511 (1), pp.312 - 321. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.06.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Aspects of Solid Solutions of Enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (32), pp.4929 - 4941. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612822666160720164230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenucleation Self-Assembly and Chiral Discrimination Mechanisms during Solution Crystallisation of Racemic Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Ter horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (45), pp.16103 - 16112. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naproxen-nicotinamide cocrystals: racemic and conglomerate structures generated by CO2 antisolvent crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Neurohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.4616-4626. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Terutroban Sodium Salt Hydrate from the Deliquescent State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (6), pp.999 - 1005. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201400692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Reversible Phase Transitions in Molecular Crystals: Case of Ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (18), pp.6360 - 6373. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of new polymorphs without any nucleation step. Desolvation of the rimonabant monohydrate: directional crystallisation concomitant to smooth dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179, pp.475 - 488. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00222A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N -Butyl, N -methylimidazolium Hexafluorophosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (14), pp.4151-4162. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N-Butyl,N-methylimidazolium Hexafluorophosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.4151-4162. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapour equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Tianjin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.53 - 57. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12209-013-1800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining zone melting and preparative chromatography to purify Phenanthrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (1), pp.293 - 300. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-012-2746-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Molecular Flexibility on Double Polymorphism, Solid Solutions and Chiral Discrimination during Crystallization of Diprophylline Enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), pp.3850 - 3861. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp400308u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-investigation of the binary system Phenanthrene/Anthracene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical stability of triethylenetetramine dihydrochloride, an API against Wilson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.01050. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of solid phases in the dexamathasone acetate/water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases, 3 (01036), 4 p. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the transition between the monohydrate and the anhydrous citric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (1), pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-012-2798-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive determination of the solid state stability of bethanechol chloride active pharmaceutical ingredient using combined analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (39), pp.7970-7980. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CE40707A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures, Dehydration Mechanism, and Chiral Discrimination in the Solid State of a Hydantoin Derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.2453 - 2462. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg200243y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Defects Inside Single Crystals of Ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (6), pp.2719 - 2724. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801355q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Hydration and Dehydration of Ciclopirox Ethanolamine (1:1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.3918 - 3927. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg8013877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Physicochemical Characterization of a Solid Solution Produced by Antisolvent Crystallization of a New Phosphoantigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.3910 - 3917. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801380s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pb–Ca–Sn system: Experimental investigations for x(Ca)≤0.25 composition and thermodynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172 (2), pp.925 - 932. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.06.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the associated complex in a binary liquid to model the Ca–Pb–Sn ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (32-40), pp.3727 - 3732. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the quaternary system(+) and (−)5-phenyl-5-trifluoromethyl-imidazolidine-2,4-dione/(−)1-phenylethylamine/ethanol at 20°C under atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (2), pp.359 - 365. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-007-8394-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb-based composites materials for grids of acid battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (2-3), pp.270-277. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2007.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of the Cr–Nb–Si isothermal section at 1473K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.464-473. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2005.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment of the Ca-Sn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Metallkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (11), pp.1308-1313. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/146.101180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment of the Ca–Pb system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414 (2), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment on the Pb–Ca–Sn ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (11-12), pp.1205-1210. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0966-9795(03)00159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale des équilibre solide-liquide et solide-vapeur pour l'établissement des diagrammes de phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journée d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Study of the impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When enantiopurification is combined with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemistry serving enantiopurification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantio-purification et mécanochimie : une combinaison innovante et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l’étude expérimentale des équilibres solide-vapeur lors du développement d’un solide actif pharmaceutique (mais pas que….)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Prométhée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Prométhée, May 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Polymorphisme, solvates, chiralité…Bienvenue dans le monde merveilleux de la cristallisation des solides pharmaceutiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie AECCPCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Access to Pure Enantiomers by Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues au 19ème congrès de la SFGP, Procédés pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-crystallization of caffeine and gallic acid in water and methanol: Solid-state landscape using ternary diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining enantio-purification with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocristallisation préférentielle assistée par CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine De Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés - SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-determination of CoSO 4 -Li 2 SO 4 -H 2 O ternary system by Discontinuous Isoperibolic Thermal Analysis (DITA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54eme journées de calorimétrie et d'analyse thermique (JCAT 54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Ballerat-Busserolles, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of solids : studies on solid/vapor equilibria to develop new solid materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Calorimétrie, Jun 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation énantiosélective dans des cas a priori non favorables : présentation d’une stratégie basée sur l’étude des équilibres entre phases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7[SbW6O24]: a new type of turn-off luminescence humidity sensor based on a lanthanide-free polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTECH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISTECH, Oct 2024, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable phase of a Proxyphylline Co-crystal exclusively produced by Compressed Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Division chimie du solide de la SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration-dehydration mechanism of prednisolone sesquihydrate investigated by thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique 53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in a Family of Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality at the nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization of Naproxen and Bipyridine assisted by supercritical CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Harscoat-Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN MEETING SUPERCRITICAL FLUIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISASF, May 2023, BUDAPEST, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two related chiral co-crystals: crystallization behaviors, crystal structures and preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM14 14th International Conference on Crystal Growth of Organic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of solid-liquid equilibria in the binary system 1,3 dimethylurea-water: a surprising phase diagram highlighted by a multiexperimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases de systèmes salins via l'InsItuX® résolu en témperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Calorimétrie et d’Analyse Thermique (51èmes JCAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrapurification du Phénanthrène par cristallisation : apport des diagrammes de phases pour renforcer la discrimination à l'état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (XVIIème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of racemic compound via innovative ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop at SYNCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization of Stable Racemic Compound via innovative ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution : In-situX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ultrapure Phenanthrene by crystallization: use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des diagrammes de phases dans l’ultrapurification des molécules organiques : cas du phénanthrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupe Thermodynamique de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Classical Study for Cyclic Preferential Crystallization of a Stable Racemic Compound via its Metastable Conglomerate and Conglomerate cocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rayong, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes de phases appliqués à la Cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTECH - Journée CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism & Enantiomeric Resolution of Stable Racemic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Preferential Crystallization in unfavorable cases: Detection of metastable conglomerate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th BIWIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving of stable racemic systems by means of preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a metatectic invariant in the binary system 1,3-dimethylurea/water and crystal structure determination of DMU monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du diagramme de phase binaire entre la diprophylline racémique et la théophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée TEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Resolution of Pharmaceutical Racemic Compounds : Implementation of Preferential Crystallization in Unfavorable Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Chiral Crystallization, Resolution &amp; Deracemization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestigation of Phenanthrene-Anthracene binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of coupling kinetic data and thermodynamic aspects to resolve stable racemic systems by mean of preferential crystallization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE Workshop – Solid State Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clevers Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Association of Crystal Growth 48th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des équilibres solid-liquide du système binaire 1,3 dimethylurée-eau: équilibre métatectique, métastabilité, polymorphisme, hydratation... bienvenue dans le monde des diagrammes de phases de molécules organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée TEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new solid form in the KHCOO-water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention time prediction in flow-modulation comprehensive gas chromatography : The contribution of pressure on solute retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Capillary Chromatography and 12th GC×GC Symposium, Riva del Garda (Italy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary system 1,3-dimethylurea-water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tainjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification du phénanthrène par co-cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th BIWIC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peulon Valérie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification de composés chimiques pour la fabrication d'étalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene purification: comparison between zone melting and co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pureté sur la cristallisation depuis l’état amorphe d’une molécule chirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water on the behaviour of the 1,3-dimethylurea studied by construction of the binary phase diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Cristech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévalutation du diagramme solide/liquide du système KHCOO/H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into metastable phase diagrams by temperature-resolved second harmonic generation (TR-SHG): a case study with 1,3-dimethylurea/water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Polycyclic Aromatic Hydrocarbons by Co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th BIWIC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample covering on the polymorphic and solid-solid transitions of a chiral molecule: Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the study of solid-vapor equilibria for the determination of phase diagrams between organic molecules and solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Joint European Thermodynamic Conference, JETC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water content on the solid-solid transition of 1,3-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mobility vs Polymorphism of Chiral Pharmaceutical Compounds: Case of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyChar 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nebraska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion de zone comme technique séparative appliquée à l’ultrapurification préparative du Phénanthrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences combinées de la pression et de la température sur la rétention en chromatographie phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization assisted by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neurohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of phase equilibria to Phenanthrene ultrapurification: comparison between zone melting and co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of confinement in the crystallization route from the amorphous state of a chiral molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Covering Sample on the Polymorphism of a Chiral Molecule: Diprophyline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées André Collet de la Chiralité (JACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of molecular flexibility on the nucleation behaviour of Diprophylline enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion (Nucleation – a transition state to the directed assembly of materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of gravimetric vapor sorption analysis for the determination of phase diagrams between organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced sorption technologies and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagrams for optimization of Phenanthrene purification processes: Zone Melting vs. Co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water content on the solid-solid transition of 1,3-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, 2015-09, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spontaneous resolution of a solvated racemic Diiron complex via solid-vapor equuilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teixidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crystallization behavior of a Solid Solution between two enantiomers of the Active Pharmaceutical Ingredient : Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Zone melting prototype to purify phenanthrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state landscape of an Active Pharmaceutical Ingredient used for rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About fluid inclusions and morphological transitions in organic and ionic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of Chiral Discrimination Mechanisms in the Crystal Forms of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Binary Melting Phase Diagram and thernary isotherm (Solubility curve) for a Zwiterionic Cocrystal System : The cas of L-Prolinr and Fumaric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tilborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of an ionic liquid as a function of kinetics: from oiling out to polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization Behavior of Diprophylline from the Amorphous State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Kinetic Parameters on the Crystallization Behavior and on Macrocrystalline Features of an Original Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring different routes of Crystallization from Amorphous Diprophylline at Racemic and Pure Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone melting: an efficient process for purification of organic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop on Directional Nucleation and Growth of Molecular Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of subambient solid-solid phase transitions in Ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive determination of the solid state stability of Bethanechol Chloride using combined analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new X-ray diffractometer in a reflexion mode -θ/-θ for in situ characterization during crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile crystallization behavior of a chiral API : Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.J. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene-Anthracene Binary System Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation thermodynamique de la transition de phase hydrate/anhydre : cas de l’acide citrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7), Toulouse-Albi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of solid phases in the Dexamethasone Acetate / water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation: applications in phase diagram investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-investigation of the binary system phenanthrene/anthracene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subambient heterogeneous equilibria of: 5-(4-Ethylphenyl)-5-Methylhydantoin in Methanol - water mixtures. A case of solvent dependant chiral discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Preferential Crystallization to a Chiral API in an Unfavorable Situation: Molecular Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BWIC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of Subambient Solid-Solid Phase Transitions in Ciclopirox Crytals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth Study of an Ionic Liquid: Polymorphism, Oiling Out and Complex Melting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouvel appareil de diffraction des rayons X en mode réflexion -Ɵ/-Ɵ pour des suivis de cristallisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subambient solid-solid phase transformations in Ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of released water molecules during the dehydration of a chiral hydantoin derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ahmarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 12 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex interactions in the binary system between enantiomers of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.J. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 12 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Agasse-Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Zone Melting and Preparative Chromatography: the best route to reach ultra-pure materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and retrograde solubilities: generalization of the Van der Waals equation to systems with more than two components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapor equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hanbat International Workshop on Industrial and Pharmaceutical Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapor equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of SHG activity of 3,5-Dinitrobenzoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in an unusual binary phase diagram between enantiomers: the case of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to non solvated phases with structural filiation with the parent solvates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hanbat International Workshop on Industrial and Pharmaceutical Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of 3,5-Dinitrobenzoic acid SHG activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Agasse-Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary phase diagram between phenanthrene and its main impurity: dibenzothiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII JEEP – 37th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Avold, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/201100006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water molecules on the dehydration mechanism of a racemic hydrate of hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of solid-liquid and solid-vapour equilibria in tenatoprazole potassium salt/solvents systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII JEEP – 37th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Avold, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/201100005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a zone melting prototype applied to organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Avold, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Structural Characterization of a Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 11 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and dehydration mechanism of a racemic hydrate of 5-methyl-5-(4’ethylphenyl) hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water-solid state interactions of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des équilibres solide/vapeur dans la caractérisation d’un composé pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure and Dehydration Mechanism of the Racemic Hydrate of 5-Methyl-5-(4’Ethylphenyl) Hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a miscibility gap: from a micro demixion to a monotectic invariant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of phenantrene by zone melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Solà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary systems: BF32/ n-heptane and BF32/ n-dodecane: characterization of a syntectic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and dehydration of the pure enantiomer and the racemic compound of Phencyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Kellog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vlieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and Dehydration of the Pure Enantiomer and the Racemic of Phencyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kellogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vlieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solid/vapour equilibria on the stability of organic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of dehydration and rehydration of ciclopirox olamine monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a partial solid solution between an active pharmaceutical ingredient and its major impurity on the physical properties of the solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of gas bubbles inside ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order/disorder transformations in solid state ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of heterogeneous equilibria in ciclopirox-ethanolamine-water system at 20°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration-dehydration study of ciclopirox-ethanolamine salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinous Isoperibolic Thermal Analysis, a new tool for the description of phase diagrams with molecular components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to draw the line between stoichiometric and non stoichiometric solvates ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Workshop on Physical Characterization of Pharmaceutical Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual behaviour of a non stoichiometric phosphoantigen compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the quaternary system (+) and (-)5-phenyl-5-trifluoromethyl-imidazolidine-2,4-dione / (-)1-phenyl-ethylamine / ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the solid state transformation between a dihydrate and the dehydrated form by using Dynamic Vapour Sorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the resolving agent excess on a Pasteurian resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Counioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinous Isoperibolic Thermal Analysis: a new phase diagram investigation technique for organic component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting on Applied and Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pb-Ca-Sn system : experimental investigations for x(Ca)≤0.25 composition and thermodynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Equilibres Entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of the Cr–Nb–Si isothermal section at 1473 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad XXXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites pour électrode positive de batterie acide : choix des conditions de frittage sous charge et caractérisation des propriétés physicochimiques des frittés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poudres et Matériaux Frittés 2005"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First development of complex silicide coatings for molybdenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plansee seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Reute, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable Phase of a Proxyphylline Cocrystal Exclusively Produced by Compressed Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of studying solid-vapor equilibria during the development of a pharmaceutical solid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : key parameters for a reproducible method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : a compromise between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7[SbW6O24] and K7[SbW6O24], a new type of turn-off luminescence humidity sensors : study of the hydrated forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Rayé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of the thermodynamic and physicochemical properties of natural and industrial brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l’étude des équilibres solide-vapeur lors du développement d’un solide actif pharmaceutique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling novel phases: CO2 assisted co crystallization of proxyphylline with 4 hydroxybenzoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Željko Knez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Meeting on Supercritical Fluids (EMSF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Maribor, Slovenia. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISASF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 20th European Meeting on Supercritical Fluids - EMSF 2024, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable Phase of a Proxyphylline Cocrystal Exclusively Produced by Compressed Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Phase Diagram Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Equilibres entre Phases JEEP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen (FR), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greener Pathway to Enantiopurity: Mechanochemical Deracemization through Abrasive Grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deracemization by mechanochemistry: green access to pure enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle d’un cocristal chiral ; une voie originale pour la séparation d’énantiomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State Landscape and Dehydration Mechanism of new Proxyphylline Based Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original tool for enantiomers separation: preferential crystallization of cocrystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ultrapure phenanthrene by crystallization : use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization and phase transitions in suspension: In-situX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC 2019 International Workshop on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rayong, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 2 « Cristallisation » à l’université de Rouen : de l’expertise en recherche à la formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in Unfavorable Situations: Case Study of Two Chiral Xanthine based Pharmaceutical Ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium à la mémoire d’André Collet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Expertise en Recherche à la Formation Initiale : Ouverture d’un MASTER 2 « Cristallisation » A L’Universite De Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIREC -SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des temps de rétention en chromatographie en phase gazeuse monodimensionnelle et bidimensionnelle à modulateur microfluidique : impact de la pression sur la rétention des solutés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ X-ray diffraction for a better understanding of industrial crystallization processes : the In-SituX technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la division Chimie du Solide - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ X-ray diffraction for a better understanding od industrial crystallization processes : the InsituX technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expertise en recherche à la formation initiale : ouverture d'un Master 2 &amp;quot;cristallisation&amp;quot; à l'Université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Phenanthrene by Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop of the Crystal Growth of Organic Material (CGOM) &amp; 47th Annual British Association of Crystal Growth Conference (BACG) Joint Conference, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Phase Equilibria to Phenanthrene Ultrapurification: Comparison between Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (Bremen International Workshop for Industrial Crystallization) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative purification of Phenanthrene using zone melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Cchercheurs (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Hydrate(s) from the deliquescent state: On the importance of controlling APIs storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des whiskers creux par la méthode de la goutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH (CNRS) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for the preparation of safinamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Forcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023041209 (A1). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the preparation of (3s,3s') 4,4'-disulfanediylbis (3-aminobutane 1-sulfonic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Balavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2012045849A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polymorphic form of chdmapp, method of preparation thereof, and pharmaceutical composition comprising same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2324040A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliages à base de plomb pour batteries acides : A) Etude thermodynamique des alliages PbCaSn ; B) Optimisation d'un nouveau procédé d'élaboration des grilles d'électrodes par métallurgie des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004NAN10181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDES EXPERIMENTALES DES EQUILIBRES ENTRE PHASES IMPLIQUANT DES SOLIDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Rouen - Normandie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04699004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId543"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="459DFC97"/>
+    <w:nsid w:val="6891574E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9653DD7C"/>
+    <w:nsid w:val="00123912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="032D983F"/>
+    <w:nsid w:val="8C6062CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-cartigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8220-2209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083826440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Gieling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume W&#233;ry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Meester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah-Hammouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00195" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinetre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00114" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ercicek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nimod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Bagghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dessapt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc03604a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Layrisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Casali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leyssens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00103F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harscoat-Schiavo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105976" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapon Rapeenun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tinnemans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01158" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00922" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04047686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Morice" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbiervliet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Forcato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.2c00396" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00149" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02962502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rotival" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00441" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202000040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800705" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Horosanskaia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Engelhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Edelmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01425" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop ter Horst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00805" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Smet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rome" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00331" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ermelinda S. Eus&#233;bio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Canotilho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.01.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60270-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928640v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fours" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schenkel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.11.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ghaddar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.140" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612822666160720164230" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Ter&#8197;horst" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602707" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928710v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00222A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Neurohr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00876" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langlois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400692" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHJNQW7H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02389" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874391v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE40707A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2746-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/786BF1B1394374DB67717DF45D0FCD5F87D0A4AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01907990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amharar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Rollinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Griesser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp400308u" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930089v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12209-013-1800-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henriet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotival" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaddar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301050" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafontaine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2798-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4ZD1775-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200243y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932750v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg8013877" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Descamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801380s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8394-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STWDC664-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.138" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M7FG49Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.259" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SHTB9XZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332032v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2007.03.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LQ3B8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332027v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.08.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQGT1J2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fiorani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101180" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2004.01.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GSJ5JQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331960v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(03)00159-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QKVT645-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279374v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cartigny" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413894v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084967v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006115v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699070v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619800v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuk" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591460v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746370v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699051v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591464v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770740v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654495v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine De Meester" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699057v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699078v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203052v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736106v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432713v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149357v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harfouche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149360v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432428v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295865v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432688v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938425v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432676v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938432v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938422v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938501v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpentier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939155v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939159v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953131v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clevers Simon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940250v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939435v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939469v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939437v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940271v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaccaro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432444v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939565v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940264v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940463v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Tsang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixidor" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940508v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940505v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432453v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940787v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neurohr" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rodriguez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchivie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940750v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940470v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940776v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canotilho" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940310v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940714v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940499v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940326v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940797v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940868v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941035v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940894v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilborg" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941073v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941068v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940871v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940861v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941015v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corvis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941105v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940934v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941134v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940947v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941076v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940956v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rollinger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Griesser" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942393v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942349v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942361v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942354v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942733v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amharar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Petit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942396v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942399v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942466v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rollinger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942440v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942464v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahmarar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942436v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942551v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942438v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942552v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942427v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942546v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fours" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942727v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942748v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938211v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Petit" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100006" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938189v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tauvel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100005" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943232v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942833v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942857v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942844v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943252v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942797v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Descamps" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943355v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sol&#224;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942867v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944189v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leeman" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kellog" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vlieg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937873v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kellogg" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900019" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937879v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944315v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Petit" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944272v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944312v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944592v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944601v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944448v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944599v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Schneider" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944582v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944602v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944691v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944701v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Counioux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944711v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945266v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamoum" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945272v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945261v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945252v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourgoin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006078v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991187v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991158v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279390v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084985v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991211v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Ray&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699024v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699042v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579175v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziri" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emsf2024.com/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541412v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuck" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233624v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413924v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413915v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736105v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736104v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432747v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432465v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295903v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417352v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432665v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432624v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432633v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432472v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432644v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468933v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432476v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468908v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941085v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469016v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delage" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martins" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04047448v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949490v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balavoine" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Madec" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949535v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747496v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10181" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04699004v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-cartigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8220-2209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083826440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Guillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ntalagana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05543" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Gieling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume W&#233;ry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Meester" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404120" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah-Hammouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Layrisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106339" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ercicek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nimod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00279" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinetre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Casali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leyssens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00103F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Bagghi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dessapt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc03604a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapon Rapeenun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tinnemans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harscoat-Schiavo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105976" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00922" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04047686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Morice" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbiervliet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Forcato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.2c00396" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02962502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rotival" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202000040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00149" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800705" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Horosanskaia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Engelhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Edelmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01425" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop ter Horst" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00805" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Smet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rome" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00331" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ermelinda S. Eus&#233;bio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Canotilho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.01.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60270-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fours" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schenkel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ghaddar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612822666160720164230" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Ter&#8197;horst" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602707" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Neurohr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00876" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langlois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400692" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHJNQW7H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02389" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00222A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930089v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12209-013-1800-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2746-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/786BF1B1394374DB67717DF45D0FCD5F87D0A4AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01907990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amharar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Rollinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Griesser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp400308u" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henriet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotival" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaddar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301050" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301036" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930134v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafontaine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2798-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4ZD1775-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE40707A" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200243y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932750v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg8013877" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932728v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Descamps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801380s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934691v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.259" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SHTB9XZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.138" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M7FG49Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933357v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8394-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STWDC664-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332032v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2007.03.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LQ3B8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332027v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.08.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQGT1J2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331951v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fiorani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101180" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2004.01.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GSJ5JQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331960v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(03)00159-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QKVT645-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cartigny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413894v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084967v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006115v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770740v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699051v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591464v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591460v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746370v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619800v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654495v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine De Meester" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699057v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699033v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203052v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736106v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432428v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149360v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harfouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432729v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432688v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432676v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938425v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939091v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpentier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939155v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938501v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939159v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953131v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clevers Simon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939094v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939437v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940271v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaccaro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432444v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939565v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940264v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939552v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940250v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940776v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canotilho" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940470v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940508v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940505v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432453v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940787v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neurohr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rodriguez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchivie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940750v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940310v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940714v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940499v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940515v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940326v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940797v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940463v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Tsang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixidor" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940871v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940861v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941015v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corvis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941068v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940894v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilborg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941035v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941105v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941134v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940934v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940947v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941076v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940956v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rollinger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Griesser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940868v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942349v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942733v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amharar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Petit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942396v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942399v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942393v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942364v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942436v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942464v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahmarar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942466v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rollinger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942440v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942438v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942551v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942552v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942427v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942546v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fours" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938211v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Petit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100006" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942748v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938189v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tauvel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942727v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942797v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Descamps" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942844v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943232v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942833v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942857v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943355v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keil" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sol&#224;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942867v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944189v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leeman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kellog" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vlieg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937873v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kellogg" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900019" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937879v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944272v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944315v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Petit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944312v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944599v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Schneider" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944601v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944448v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944582v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944602v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944592v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944691v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944701v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Counioux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944711v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945261v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945272v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945252v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourgoin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945266v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamoum" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006078v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991187v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991158v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084985v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279390v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991211v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Ray&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699042v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579175v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziri" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emsf2024.com/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699024v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233624v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413924v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuck" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541412v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736104v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736105v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413915v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432465v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295903v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432747v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417352v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432665v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432472v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432644v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432624v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432633v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468933v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468908v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432476v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941085v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469016v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delage" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martins" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04047448v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949490v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balavoine" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Madec" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949535v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747496v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10181" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04699004v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>