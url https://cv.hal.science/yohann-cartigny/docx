--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yohann CARTIGNY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Chimie des matériaux (CNU33)à l'Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yohann-cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8220-2209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083826440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertises en Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie du solide organique et inorganique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matériaux d'étude : solides organiques à vocation pharmaceutique, solides inorganiques, métallurgie (travaux de thèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elaboration expérimentale des diagrammes de phases</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes expérimentales des équilibres entre phases impliquant des solides :- Solide/solide (polymorphisme, solvatomorphisme)- Solide/liquide (solubilité, cristallisation)- Solide/Gaz (Phénomènes d'hydratation (solvatation) et déshydratation (solvatation))</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physico-chimie des hydrates et des solvates : procédés de cristallisation en solution, étude de leurs stabilités sous pression partielle variable, relations propriétés structure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des procédés de cristallisations industrielles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séparation chirale assistée par cristallisation ou mécanochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertises en Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie inorganique générale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thermodynamique des solides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie des métaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Procédés métallurgiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diagrammes de phases</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie du solide organique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateur et responsable de la Licence Physique-Chimie et du Master 2 Solid-State and Crystallization</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Water-Responsive Solid-State Photoluminescence Properties of a Series of Li&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;[TeW&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;24&amp;lt;/sub&amp;gt;]·&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O (&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 10, 7, 0) Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Ntalagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (15), pp.8350-8365. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107650. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of CoSO 4 –Li 2 SO 4 –H 2 O Ternary Phase Diagram between 283.15 and 323.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.4c00636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Deracemization: A Sustainable Approach to Enantiopurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Gieling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202404120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization of Caffeine and Gallic Acid in Water and Methanol: Solid-State Landscape Using Ternary Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Mellah-Hammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (13), pp.4705-4712. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new approach in chiral resolution: Pressurized-CO2 assisted preferential cocrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.106339. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a unique metastable phase of a proxyphylline cocrystal exclusively produced by compressed carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (11), pp.2024-073. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagrams of Praziquantel and Vanillic Acid Cocrystals: Racemic Compound and Conglomerate System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Racemization of the Pharmaceutical Compound Levetiracetam using Solvent Free Mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MR00103F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7 [SbW6O24 ]: a new type of turn-off luminescence humidity sensor based on a lanthanide-free polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3tc03604a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Conglomerate Cocrystals of the Racemic Compound Praziquantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapon Rapeenun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tinnemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naproxen-bipyridine cocrystallization assisted by pressurized carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Harscoat-Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.105976. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Structural Resolution and Phase Diagram Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Eulmi Bendeif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Agglomeration of Safinamide Mesylate: A Case Study of a Simultaneous Control of Crystalline Landscape and Micromeritic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vanbiervliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Forcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.2c00396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Influence of Water on the Polymorphism of 1,3-Dimethylurea and Other Heterogeneous Equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Saint Jores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (20), pp.7061. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28207061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a New Crystalline Phase of Prednisolone Obtained from the Study of the Hydration–Dehydration Mechanisms of the Sesquihydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1694. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics15061694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Unknown Solid States of the Drug Substance Quinacrine Dihydrochloride: Two Anhydrous Forms and a Tetrahydrate Revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.5261-5268. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Conglomerate with Partial Solid Solutions in Ethylammonium Chlocyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.2562-2569. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution by Preferential Crystallization of Proxyphylline by Using Its Salicylic Acid Monohydrate Co‐Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.1093-1098. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202000040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of New Proxyphylline Based Chiral Cocrystals: Solid State Landscape and Dehydration Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.3842-3850. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of sodium dithionate and its dihydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.1446-1451. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvate Formation of Bis(demethoxy)curcumin: Crystal Structure Analyses and Stability Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Horosanskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Edelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.854-867. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Direct Preferential Crystallization in a Stable Racemic Compound System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop ter Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.4670-4676. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Possible Infinite Number of Components in a Single Crystalline Phase: On the Isomorphism of Brivaracetam–Guest Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.4807 - 4810. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization from the Amorphous State of a Pharmaceutical Compound: Impact of Chirality and Chemical Purity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.337 - 346. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of experimental conditions for the monitoring of nucleation and growth of racemic Diprophylline from the supercooled melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention modeling and retention time prediction in gas chromatography and flow-modulation comprehensive two-dimensional gas chromatography: The contribution of pressure on solute partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1485, pp.101 - 119. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2017.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary phase diagrams between phenanthrene and two of its impurities: 9,10-dihydroanthracene and carbazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 226 (5), pp.869 - 880. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2016-60270-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (7), pp.1326 - 1332. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (7), pp.1317 - 1325. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sodium chloride on the expansion of a liquid-liquid miscibility gap in an API/water system. Case study of Brivaracetam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 515 (1-2), pp.702 - 707. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state stability and solubility of triethylenetetramine dihydrochloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 511 (1), pp.312 - 321. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.06.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Aspects of Solid Solutions of Enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (32), pp.4929 - 4941. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612822666160720164230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenucleation Self-Assembly and Chiral Discrimination Mechanisms during Solution Crystallisation of Racemic Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Ter horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (45), pp.16103 - 16112. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naproxen-nicotinamide cocrystals: racemic and conglomerate structures generated by CO2 antisolvent crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Neurohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.4616-4626. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Terutroban Sodium Salt Hydrate from the Deliquescent State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (6), pp.999 - 1005. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201400692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Reversible Phase Transitions in Molecular Crystals: Case of Ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (18), pp.6360 - 6373. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of new polymorphs without any nucleation step. Desolvation of the rimonabant monohydrate: directional crystallisation concomitant to smooth dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179, pp.475 - 488. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00222A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N -Butyl, N -methylimidazolium Hexafluorophosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (14), pp.4151-4162. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N-Butyl,N-methylimidazolium Hexafluorophosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.4151-4162. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapour equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Tianjin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.53 - 57. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12209-013-1800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining zone melting and preparative chromatography to purify Phenanthrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (1), pp.293 - 300. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-012-2746-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Molecular Flexibility on Double Polymorphism, Solid Solutions and Chiral Discrimination during Crystallization of Diprophylline Enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), pp.3850 - 3861. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp400308u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-investigation of the binary system Phenanthrene/Anthracene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical stability of triethylenetetramine dihydrochloride, an API against Wilson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.01050. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of solid phases in the dexamathasone acetate/water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases, 3 (01036), 4 p. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the transition between the monohydrate and the anhydrous citric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (1), pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-012-2798-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive determination of the solid state stability of bethanechol chloride active pharmaceutical ingredient using combined analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (39), pp.7970-7980. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CE40707A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures, Dehydration Mechanism, and Chiral Discrimination in the Solid State of a Hydantoin Derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.2453 - 2462. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg200243y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Defects Inside Single Crystals of Ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (6), pp.2719 - 2724. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801355q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Hydration and Dehydration of Ciclopirox Ethanolamine (1:1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.3918 - 3927. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg8013877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Physicochemical Characterization of a Solid Solution Produced by Antisolvent Crystallization of a New Phosphoantigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.3910 - 3917. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801380s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pb–Ca–Sn system: Experimental investigations for x(Ca)≤0.25 composition and thermodynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172 (2), pp.925 - 932. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.06.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the associated complex in a binary liquid to model the Ca–Pb–Sn ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (32-40), pp.3727 - 3732. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the quaternary system(+) and (−)5-phenyl-5-trifluoromethyl-imidazolidine-2,4-dione/(−)1-phenylethylamine/ethanol at 20°C under atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (2), pp.359 - 365. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-007-8394-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb-based composites materials for grids of acid battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (2-3), pp.270-277. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2007.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of the Cr–Nb–Si isothermal section at 1473K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.464-473. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2005.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment of the Ca-Sn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Metallkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (11), pp.1308-1313. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/146.101180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment of the Ca–Pb system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414 (2), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment on the Pb–Ca–Sn ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (11-12), pp.1205-1210. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0966-9795(03)00159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale des équilibre solide-liquide et solide-vapeur pour l'établissement des diagrammes de phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journée d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Study of the impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When enantiopurification is combined with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemistry serving enantiopurification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantio-purification et mécanochimie : une combinaison innovante et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l’étude expérimentale des équilibres solide-vapeur lors du développement d’un solide actif pharmaceutique (mais pas que….)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Prométhée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Prométhée, May 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Polymorphisme, solvates, chiralité…Bienvenue dans le monde merveilleux de la cristallisation des solides pharmaceutiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie AECCPCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Access to Pure Enantiomers by Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues au 19ème congrès de la SFGP, Procédés pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-crystallization of caffeine and gallic acid in water and methanol: Solid-state landscape using ternary diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining enantio-purification with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocristallisation préférentielle assistée par CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine De Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés - SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-determination of CoSO 4 -Li 2 SO 4 -H 2 O ternary system by Discontinuous Isoperibolic Thermal Analysis (DITA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54eme journées de calorimétrie et d'analyse thermique (JCAT 54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Ballerat-Busserolles, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of solids : studies on solid/vapor equilibria to develop new solid materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Calorimétrie, Jun 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation énantiosélective dans des cas a priori non favorables : présentation d’une stratégie basée sur l’étude des équilibres entre phases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7[SbW6O24]: a new type of turn-off luminescence humidity sensor based on a lanthanide-free polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTECH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISTECH, Oct 2024, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable phase of a Proxyphylline Co-crystal exclusively produced by Compressed Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Division chimie du solide de la SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration-dehydration mechanism of prednisolone sesquihydrate investigated by thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique 53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in a Family of Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality at the nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization of Naproxen and Bipyridine assisted by supercritical CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Harscoat-Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN MEETING SUPERCRITICAL FLUIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISASF, May 2023, BUDAPEST, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two related chiral co-crystals: crystallization behaviors, crystal structures and preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM14 14th International Conference on Crystal Growth of Organic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of solid-liquid equilibria in the binary system 1,3 dimethylurea-water: a surprising phase diagram highlighted by a multiexperimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases de systèmes salins via l'InsItuX® résolu en témperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Calorimétrie et d’Analyse Thermique (51èmes JCAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrapurification du Phénanthrène par cristallisation : apport des diagrammes de phases pour renforcer la discrimination à l'état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (XVIIème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of racemic compound via innovative ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop at SYNCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization of Stable Racemic Compound via innovative ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution : In-situX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ultrapure Phenanthrene by crystallization: use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des diagrammes de phases dans l’ultrapurification des molécules organiques : cas du phénanthrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupe Thermodynamique de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Classical Study for Cyclic Preferential Crystallization of a Stable Racemic Compound via its Metastable Conglomerate and Conglomerate cocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rayong, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes de phases appliqués à la Cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTECH - Journée CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism & Enantiomeric Resolution of Stable Racemic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Preferential Crystallization in unfavorable cases: Detection of metastable conglomerate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th BIWIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving of stable racemic systems by means of preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a metatectic invariant in the binary system 1,3-dimethylurea/water and crystal structure determination of DMU monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du diagramme de phase binaire entre la diprophylline racémique et la théophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée TEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Resolution of Pharmaceutical Racemic Compounds : Implementation of Preferential Crystallization in Unfavorable Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Chiral Crystallization, Resolution &amp; Deracemization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestigation of Phenanthrene-Anthracene binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of coupling kinetic data and thermodynamic aspects to resolve stable racemic systems by mean of preferential crystallization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE Workshop – Solid State Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clevers Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Association of Crystal Growth 48th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des équilibres solid-liquide du système binaire 1,3 dimethylurée-eau: équilibre métatectique, métastabilité, polymorphisme, hydratation... bienvenue dans le monde des diagrammes de phases de molécules organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée TEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new solid form in the KHCOO-water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention time prediction in flow-modulation comprehensive gas chromatography : The contribution of pressure on solute retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Capillary Chromatography and 12th GC×GC Symposium, Riva del Garda (Italy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary system 1,3-dimethylurea-water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tainjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification du phénanthrène par co-cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th BIWIC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peulon Valérie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification de composés chimiques pour la fabrication d'étalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene purification: comparison between zone melting and co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pureté sur la cristallisation depuis l’état amorphe d’une molécule chirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water on the behaviour of the 1,3-dimethylurea studied by construction of the binary phase diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Cristech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévalutation du diagramme solide/liquide du système KHCOO/H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into metastable phase diagrams by temperature-resolved second harmonic generation (TR-SHG): a case study with 1,3-dimethylurea/water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Polycyclic Aromatic Hydrocarbons by Co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th BIWIC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample covering on the polymorphic and solid-solid transitions of a chiral molecule: Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the study of solid-vapor equilibria for the determination of phase diagrams between organic molecules and solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Joint European Thermodynamic Conference, JETC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water content on the solid-solid transition of 1,3-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mobility vs Polymorphism of Chiral Pharmaceutical Compounds: Case of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyChar 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nebraska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion de zone comme technique séparative appliquée à l’ultrapurification préparative du Phénanthrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences combinées de la pression et de la température sur la rétention en chromatographie phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization assisted by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neurohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of phase equilibria to Phenanthrene ultrapurification: comparison between zone melting and co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of confinement in the crystallization route from the amorphous state of a chiral molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Covering Sample on the Polymorphism of a Chiral Molecule: Diprophyline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées André Collet de la Chiralité (JACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of molecular flexibility on the nucleation behaviour of Diprophylline enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion (Nucleation – a transition state to the directed assembly of materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of gravimetric vapor sorption analysis for the determination of phase diagrams between organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced sorption technologies and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagrams for optimization of Phenanthrene purification processes: Zone Melting vs. Co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water content on the solid-solid transition of 1,3-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, 2015-09, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spontaneous resolution of a solvated racemic Diiron complex via solid-vapor equuilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teixidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crystallization behavior of a Solid Solution between two enantiomers of the Active Pharmaceutical Ingredient : Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Zone melting prototype to purify phenanthrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state landscape of an Active Pharmaceutical Ingredient used for rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About fluid inclusions and morphological transitions in organic and ionic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of Chiral Discrimination Mechanisms in the Crystal Forms of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Binary Melting Phase Diagram and thernary isotherm (Solubility curve) for a Zwiterionic Cocrystal System : The cas of L-Prolinr and Fumaric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tilborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of an ionic liquid as a function of kinetics: from oiling out to polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization Behavior of Diprophylline from the Amorphous State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Kinetic Parameters on the Crystallization Behavior and on Macrocrystalline Features of an Original Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring different routes of Crystallization from Amorphous Diprophylline at Racemic and Pure Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone melting: an efficient process for purification of organic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop on Directional Nucleation and Growth of Molecular Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of subambient solid-solid phase transitions in Ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive determination of the solid state stability of Bethanechol Chloride using combined analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new X-ray diffractometer in a reflexion mode -θ/-θ for in situ characterization during crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile crystallization behavior of a chiral API : Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.J. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene-Anthracene Binary System Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation thermodynamique de la transition de phase hydrate/anhydre : cas de l’acide citrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7), Toulouse-Albi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of solid phases in the Dexamethasone Acetate / water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation: applications in phase diagram investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-investigation of the binary system phenanthrene/anthracene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subambient heterogeneous equilibria of: 5-(4-Ethylphenyl)-5-Methylhydantoin in Methanol - water mixtures. A case of solvent dependant chiral discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Preferential Crystallization to a Chiral API in an Unfavorable Situation: Molecular Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BWIC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of Subambient Solid-Solid Phase Transitions in Ciclopirox Crytals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth Study of an Ionic Liquid: Polymorphism, Oiling Out and Complex Melting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouvel appareil de diffraction des rayons X en mode réflexion -Ɵ/-Ɵ pour des suivis de cristallisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subambient solid-solid phase transformations in Ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of released water molecules during the dehydration of a chiral hydantoin derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ahmarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 12 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex interactions in the binary system between enantiomers of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.J. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 12 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Agasse-Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Zone Melting and Preparative Chromatography: the best route to reach ultra-pure materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and retrograde solubilities: generalization of the Van der Waals equation to systems with more than two components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapor equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hanbat International Workshop on Industrial and Pharmaceutical Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapor equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of SHG activity of 3,5-Dinitrobenzoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in an unusual binary phase diagram between enantiomers: the case of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to non solvated phases with structural filiation with the parent solvates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hanbat International Workshop on Industrial and Pharmaceutical Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of 3,5-Dinitrobenzoic acid SHG activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Agasse-Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary phase diagram between phenanthrene and its main impurity: dibenzothiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII JEEP – 37th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Avold, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/201100006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water molecules on the dehydration mechanism of a racemic hydrate of hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of solid-liquid and solid-vapour equilibria in tenatoprazole potassium salt/solvents systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII JEEP – 37th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Avold, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/201100005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a zone melting prototype applied to organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Avold, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Structural Characterization of a Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 11 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and dehydration mechanism of a racemic hydrate of 5-methyl-5-(4’ethylphenyl) hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water-solid state interactions of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des équilibres solide/vapeur dans la caractérisation d’un composé pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure and Dehydration Mechanism of the Racemic Hydrate of 5-Methyl-5-(4’Ethylphenyl) Hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a miscibility gap: from a micro demixion to a monotectic invariant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of phenantrene by zone melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Solà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary systems: BF32/ n-heptane and BF32/ n-dodecane: characterization of a syntectic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and dehydration of the pure enantiomer and the racemic compound of Phencyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Kellog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vlieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and Dehydration of the Pure Enantiomer and the Racemic of Phencyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kellogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vlieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solid/vapour equilibria on the stability of organic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of dehydration and rehydration of ciclopirox olamine monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a partial solid solution between an active pharmaceutical ingredient and its major impurity on the physical properties of the solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of gas bubbles inside ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order/disorder transformations in solid state ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of heterogeneous equilibria in ciclopirox-ethanolamine-water system at 20°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration-dehydration study of ciclopirox-ethanolamine salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinous Isoperibolic Thermal Analysis, a new tool for the description of phase diagrams with molecular components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to draw the line between stoichiometric and non stoichiometric solvates ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Workshop on Physical Characterization of Pharmaceutical Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual behaviour of a non stoichiometric phosphoantigen compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the quaternary system (+) and (-)5-phenyl-5-trifluoromethyl-imidazolidine-2,4-dione / (-)1-phenyl-ethylamine / ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the solid state transformation between a dihydrate and the dehydrated form by using Dynamic Vapour Sorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the resolving agent excess on a Pasteurian resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Counioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinous Isoperibolic Thermal Analysis: a new phase diagram investigation technique for organic component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting on Applied and Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pb-Ca-Sn system : experimental investigations for x(Ca)≤0.25 composition and thermodynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Equilibres Entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of the Cr–Nb–Si isothermal section at 1473 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad XXXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites pour électrode positive de batterie acide : choix des conditions de frittage sous charge et caractérisation des propriétés physicochimiques des frittés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poudres et Matériaux Frittés 2005"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First development of complex silicide coatings for molybdenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plansee seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Reute, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable Phase of a Proxyphylline Cocrystal Exclusively Produced by Compressed Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of studying solid-vapor equilibria during the development of a pharmaceutical solid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : key parameters for a reproducible method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : a compromise between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7[SbW6O24] and K7[SbW6O24], a new type of turn-off luminescence humidity sensors : study of the hydrated forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Rayé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of the thermodynamic and physicochemical properties of natural and industrial brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l’étude des équilibres solide-vapeur lors du développement d’un solide actif pharmaceutique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling novel phases: CO2 assisted co crystallization of proxyphylline with 4 hydroxybenzoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Željko Knez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Meeting on Supercritical Fluids (EMSF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Maribor, Slovenia. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISASF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 20th European Meeting on Supercritical Fluids - EMSF 2024, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable Phase of a Proxyphylline Cocrystal Exclusively Produced by Compressed Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Phase Diagram Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Equilibres entre Phases JEEP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen (FR), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greener Pathway to Enantiopurity: Mechanochemical Deracemization through Abrasive Grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deracemization by mechanochemistry: green access to pure enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle d’un cocristal chiral ; une voie originale pour la séparation d’énantiomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State Landscape and Dehydration Mechanism of new Proxyphylline Based Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original tool for enantiomers separation: preferential crystallization of cocrystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ultrapure phenanthrene by crystallization : use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization and phase transitions in suspension: In-situX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC 2019 International Workshop on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rayong, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 2 « Cristallisation » à l’université de Rouen : de l’expertise en recherche à la formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in Unfavorable Situations: Case Study of Two Chiral Xanthine based Pharmaceutical Ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium à la mémoire d’André Collet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Expertise en Recherche à la Formation Initiale : Ouverture d’un MASTER 2 « Cristallisation » A L’Universite De Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIREC -SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des temps de rétention en chromatographie en phase gazeuse monodimensionnelle et bidimensionnelle à modulateur microfluidique : impact de la pression sur la rétention des solutés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ X-ray diffraction for a better understanding of industrial crystallization processes : the In-SituX technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la division Chimie du Solide - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ X-ray diffraction for a better understanding od industrial crystallization processes : the InsituX technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expertise en recherche à la formation initiale : ouverture d'un Master 2 &amp;quot;cristallisation&amp;quot; à l'Université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Phenanthrene by Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop of the Crystal Growth of Organic Material (CGOM) &amp; 47th Annual British Association of Crystal Growth Conference (BACG) Joint Conference, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Phase Equilibria to Phenanthrene Ultrapurification: Comparison between Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (Bremen International Workshop for Industrial Crystallization) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative purification of Phenanthrene using zone melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Cchercheurs (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Hydrate(s) from the deliquescent state: On the importance of controlling APIs storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des whiskers creux par la méthode de la goutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH (CNRS) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for the preparation of safinamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Forcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023041209 (A1). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the preparation of (3s,3s') 4,4'-disulfanediylbis (3-aminobutane 1-sulfonic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Balavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2012045849A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polymorphic form of chdmapp, method of preparation thereof, and pharmaceutical composition comprising same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2324040A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliages à base de plomb pour batteries acides : A) Etude thermodynamique des alliages PbCaSn ; B) Optimisation d'un nouveau procédé d'élaboration des grilles d'électrodes par métallurgie des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004NAN10181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDES EXPERIMENTALES DES EQUILIBRES ENTRE PHASES IMPLIQUANT DES SOLIDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Rouen - Normandie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04699004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId543"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yohann CARTIGNY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Chimie des matériaux (CNU33)à l'Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yohann-cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8220-2209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083826440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertises en Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie du solide organique et inorganique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matériaux d'étude : solides organiques à vocation pharmaceutique, solides inorganiques, métallurgie (travaux de thèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elaboration expérimentale des diagrammes de phases</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes expérimentales des équilibres entre phases impliquant des solides :- Solide/solide (polymorphisme, solvatomorphisme)- Solide/liquide (solubilité, cristallisation)- Solide/Gaz (Phénomènes d'hydratation (solvatation) et déshydratation (solvatation))</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physico-chimie des hydrates et des solvates : procédés de cristallisation en solution, étude de leurs stabilités sous pression partielle variable, relations propriétés structure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des procédés de cristallisations industrielles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séparation chirale assistée par cristallisation ou mécanochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertises en Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie inorganique générale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thermodynamique des solides</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie des métaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Procédés métallurgiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diagrammes de phases</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie du solide organique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateur et responsable de la Licence Physique-Chimie et du Master 2 Solid-State and Crystallization</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaking things up: exploiting the potential of mechanochemistry to enhance deracemization of racemic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6CC01337F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Water-Responsive Solid-State Photoluminescence Properties of a Series of Li&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;[TeW&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;24&amp;lt;/sub&amp;gt;]·&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O (&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 10, 7, 0) Polyoxometalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Ntalagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (15), pp.8350-8365. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107650. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of CoSO 4 –Li 2 SO 4 –H 2 O Ternary Phase Diagram between 283.15 and 323.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.4c00636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Deracemization: A Sustainable Approach to Enantiopurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Gieling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202404120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization of Caffeine and Gallic Acid in Water and Methanol: Solid-State Landscape Using Ternary Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Mellah-Hammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (13), pp.4705-4712. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new approach in chiral resolution: Pressurized-CO2 assisted preferential cocrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.106339. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a unique metastable phase of a proxyphylline cocrystal exclusively produced by compressed carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (11), pp.2024-073. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagrams of Praziquantel and Vanillic Acid Cocrystals: Racemic Compound and Conglomerate System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7 [SbW6O24 ]: a new type of turn-off luminescence humidity sensor based on a lanthanide-free polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3tc03604a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Racemization of the Pharmaceutical Compound Levetiracetam using Solvent Free Mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MR00103F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Conglomerate Cocrystals of the Racemic Compound Praziquantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerapon Rapeenun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tinnemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naproxen-bipyridine cocrystallization assisted by pressurized carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Harscoat-Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.105976. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Structural Resolution and Phase Diagram Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Eulmi Bendeif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Agglomeration of Safinamide Mesylate: A Case Study of a Simultaneous Control of Crystalline Landscape and Micromeritic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vanbiervliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Forcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.oprd.2c00396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Influence of Water on the Polymorphism of 1,3-Dimethylurea and Other Heterogeneous Equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Saint Jores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (20), pp.7061. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28207061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a New Crystalline Phase of Prednisolone Obtained from the Study of the Hydration–Dehydration Mechanisms of the Sesquihydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1694. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics15061694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Conglomerate with Partial Solid Solutions in Ethylammonium Chlocyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.2562-2569. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Unknown Solid States of the Drug Substance Quinacrine Dihydrochloride: Two Anhydrous Forms and a Tetrahydrate Revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.5261-5268. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution by Preferential Crystallization of Proxyphylline by Using Its Salicylic Acid Monohydrate Co‐Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.1093-1098. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202000040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of New Proxyphylline Based Chiral Cocrystals: Solid State Landscape and Dehydration Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.3842-3850. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of sodium dithionate and its dihydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (7), pp.1446-1451. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvate Formation of Bis(demethoxy)curcumin: Crystal Structure Analyses and Stability Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Horosanskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Edelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.854-867. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Direct Preferential Crystallization in a Stable Racemic Compound System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop ter Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.4670-4676. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Possible Infinite Number of Components in a Single Crystalline Phase: On the Isomorphism of Brivaracetam–Guest Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.4807 - 4810. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of experimental conditions for the monitoring of nucleation and growth of racemic Diprophylline from the supercooled melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization from the Amorphous State of a Pharmaceutical Compound: Impact of Chirality and Chemical Purity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.337 - 346. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention modeling and retention time prediction in gas chromatography and flow-modulation comprehensive two-dimensional gas chromatography: The contribution of pressure on solute partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1485, pp.101 - 119. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2017.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary phase diagrams between phenanthrene and two of its impurities: 9,10-dihydroanthracene and carbazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 226 (5), pp.869 - 880. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2016-60270-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (7), pp.1326 - 1332. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sodium chloride on the expansion of a liquid-liquid miscibility gap in an API/water system. Case study of Brivaracetam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 515 (1-2), pp.702 - 707. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (7), pp.1317 - 1325. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state stability and solubility of triethylenetetramine dihydrochloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 511 (1), pp.312 - 321. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.06.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Aspects of Solid Solutions of Enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (32), pp.4929 - 4941. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612822666160720164230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenucleation Self-Assembly and Chiral Discrimination Mechanisms during Solution Crystallisation of Racemic Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Ter horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (45), pp.16103 - 16112. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naproxen-nicotinamide cocrystals: racemic and conglomerate structures generated by CO2 antisolvent crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Neurohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.4616-4626. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Terutroban Sodium Salt Hydrate from the Deliquescent State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (6), pp.999 - 1005. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201400692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Reversible Phase Transitions in Molecular Crystals: Case of Ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (18), pp.6360 - 6373. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of new polymorphs without any nucleation step. Desolvation of the rimonabant monohydrate: directional crystallisation concomitant to smooth dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179, pp.475 - 488. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00222A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N -Butyl, N -methylimidazolium Hexafluorophosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (14), pp.4151-4162. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N-Butyl,N-methylimidazolium Hexafluorophosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.4151-4162. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm501220x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapour equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Tianjin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.53 - 57. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12209-013-1800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Molecular Flexibility on Double Polymorphism, Solid Solutions and Chiral Discrimination during Crystallization of Diprophylline Enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), pp.3850 - 3861. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp400308u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining zone melting and preparative chromatography to purify Phenanthrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (1), pp.293 - 300. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-012-2746-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical stability of triethylenetetramine dihydrochloride, an API against Wilson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.01050. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-investigation of the binary system Phenanthrene/Anthracene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of solid phases in the dexamathasone acetate/water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases, 3 (01036), 4 p. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130301036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the transition between the monohydrate and the anhydrous citric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (1), pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-012-2798-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive determination of the solid state stability of bethanechol chloride active pharmaceutical ingredient using combined analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (39), pp.7970-7980. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CE40707A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures, Dehydration Mechanism, and Chiral Discrimination in the Solid State of a Hydantoin Derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.2453 - 2462. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg200243y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Defects Inside Single Crystals of Ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (6), pp.2719 - 2724. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801355q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Hydration and Dehydration of Ciclopirox Ethanolamine (1:1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.3918 - 3927. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg8013877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Physicochemical Characterization of a Solid Solution Produced by Antisolvent Crystallization of a New Phosphoantigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.3910 - 3917. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801380s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pb–Ca–Sn system: Experimental investigations for x(Ca)≤0.25 composition and thermodynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172 (2), pp.925 - 932. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.06.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the quaternary system(+) and (−)5-phenyl-5-trifluoromethyl-imidazolidine-2,4-dione/(−)1-phenylethylamine/ethanol at 20°C under atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (2), pp.359 - 365. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-007-8394-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the associated complex in a binary liquid to model the Ca–Pb–Sn ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (32-40), pp.3727 - 3732. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb-based composites materials for grids of acid battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (2-3), pp.270-277. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2007.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of the Cr–Nb–Si isothermal section at 1473K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.464-473. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2005.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment of the Ca-Sn system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Metallkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (11), pp.1308-1313. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/146.101180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment of the Ca–Pb system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414 (2), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic assessment on the Pb–Ca–Sn ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (11-12), pp.1205-1210. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0966-9795(03)00159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale des équilibre solide-liquide et solide-vapeur pour l'établissement des diagrammes de phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journée d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Study of the impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When enantiopurification is combined with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemistry serving enantiopurification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical deracemization : Impact of a chiral impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Access to Pure Enantiomers by Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologues au 19ème congrès de la SFGP, Procédés pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-crystallization of caffeine and gallic acid in water and methanol: Solid-state landscape using ternary diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining enantio-purification with mechanochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantio-purification et mécanochimie : une combinaison innovante et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Polymorphisme, solvates, chiralité…Bienvenue dans le monde merveilleux de la cristallisation des solides pharmaceutiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie AECCPCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l’étude expérimentale des équilibres solide-vapeur lors du développement d’un solide actif pharmaceutique (mais pas que….)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Prométhée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Prométhée, May 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-determination of CoSO 4 -Li 2 SO 4 -H 2 O ternary system by Discontinuous Isoperibolic Thermal Analysis (DITA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54eme journées de calorimétrie et d'analyse thermique (JCAT 54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Ballerat-Busserolles, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocristallisation préférentielle assistée par CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine De Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés - SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of solids : studies on solid/vapor equilibria to develop new solid materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Calorimétrie, Jun 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation énantiosélective dans des cas a priori non favorables : présentation d’une stratégie basée sur l’étude des équilibres entre phases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7[SbW6O24]: a new type of turn-off luminescence humidity sensor based on a lanthanide-free polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTECH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISTECH, Oct 2024, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable phase of a Proxyphylline Co-crystal exclusively produced by Compressed Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Division chimie du solide de la SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration-dehydration mechanism of prednisolone sesquihydrate investigated by thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique 53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in a Family of Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality at the nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization of Naproxen and Bipyridine assisted by supercritical CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Harscoat-Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Layrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN MEETING SUPERCRITICAL FLUIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISASF, May 2023, BUDAPEST, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of two related chiral co-crystals: crystallization behaviors, crystal structures and preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM14 14th International Conference on Crystal Growth of Organic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of solid-liquid equilibria in the binary system 1,3 dimethylurea-water: a surprising phase diagram highlighted by a multiexperimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases de systèmes salins via l'InsItuX® résolu en témperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Calorimétrie et d’Analyse Thermique (51èmes JCAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrapurification du Phénanthrène par cristallisation : apport des diagrammes de phases pour renforcer la discrimination à l'état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (XVIIème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization of Stable Racemic Compound via innovative ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of racemic compound via innovative ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop at SYNCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution : In-situX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ultrapure Phenanthrene by crystallization: use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des diagrammes de phases dans l’ultrapurification des molécules organiques : cas du phénanthrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupe Thermodynamique de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Classical Study for Cyclic Preferential Crystallization of a Stable Racemic Compound via its Metastable Conglomerate and Conglomerate cocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rayong, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism & Enantiomeric Resolution of Stable Racemic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes de phases appliqués à la Cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTECH - Journée CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Preferential Crystallization in unfavorable cases: Detection of metastable conglomerate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th BIWIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving of stable racemic systems by means of preferential crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a metatectic invariant in the binary system 1,3-dimethylurea/water and crystal structure determination of DMU monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du diagramme de phase binaire entre la diprophylline racémique et la théophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée TEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Resolution of Pharmaceutical Racemic Compounds : Implementation of Preferential Crystallization in Unfavorable Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Chiral Crystallization, Resolution &amp; Deracemization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestigation of Phenanthrene-Anthracene binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of coupling kinetic data and thermodynamic aspects to resolve stable racemic systems by mean of preferential crystallization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE Workshop – Solid State Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clevers Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Association of Crystal Growth 48th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des équilibres solid-liquide du système binaire 1,3 dimethylurée-eau: équilibre métatectique, métastabilité, polymorphisme, hydratation... bienvenue dans le monde des diagrammes de phases de molécules organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée TEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention time prediction in flow-modulation comprehensive gas chromatography : The contribution of pressure on solute retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Capillary Chromatography and 12th GC×GC Symposium, Riva del Garda (Italy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new solid form in the KHCOO-water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th BIWIC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peulon Valérie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tainjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary system 1,3-dimethylurea-water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification du phénanthrène par co-cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification de composés chimiques pour la fabrication d'étalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene purification: comparison between zone melting and co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pureté sur la cristallisation depuis l’état amorphe d’une molécule chirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water on the behaviour of the 1,3-dimethylurea studied by construction of the binary phase diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Cristech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévalutation du diagramme solide/liquide du système KHCOO/H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into metastable phase diagrams by temperature-resolved second harmonic generation (TR-SHG): a case study with 1,3-dimethylurea/water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Polycyclic Aromatic Hydrocarbons by Co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J.T. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th BIWIC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample covering on the polymorphic and solid-solid transitions of a chiral molecule: Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canotilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the study of solid-vapor equilibria for the determination of phase diagrams between organic molecules and solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Joint European Thermodynamic Conference, JETC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water content on the solid-solid transition of 1,3-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mobility vs Polymorphism of Chiral Pharmaceutical Compounds: Case of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyChar 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nebraska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences combinées de la pression et de la température sur la rétention en chromatographie phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystallization assisted by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neurohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion de zone comme technique séparative appliquée à l’ultrapurification préparative du Phénanthrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of phase equilibria to Phenanthrene ultrapurification: comparison between zone melting and co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of molecular flexibility on the nucleation behaviour of Diprophylline enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion (Nucleation – a transition state to the directed assembly of materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Covering Sample on the Polymorphism of a Chiral Molecule: Diprophyline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées André Collet de la Chiralité (JACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of confinement in the crystallization route from the amorphous state of a chiral molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of gravimetric vapor sorption analysis for the determination of phase diagrams between organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced sorption technologies and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water content on the solid-solid transition of 1,3-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, 2015-09, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagrams for optimization of Phenanthrene purification processes: Zone Melting vs. Co-crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spontaneous resolution of a solvated racemic Diiron complex via solid-vapor equuilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teixidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Zone melting prototype to purify phenanthrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state landscape of an Active Pharmaceutical Ingredient used for rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crystallization behavior of a Solid Solution between two enantiomers of the Active Pharmaceutical Ingredient : Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Binary Melting Phase Diagram and thernary isotherm (Solubility curve) for a Zwiterionic Cocrystal System : The cas of L-Prolinr and Fumaric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tilborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of an ionic liquid as a function of kinetics: from oiling out to polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization Behavior of Diprophylline from the Amorphous State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Kinetic Parameters on the Crystallization Behavior and on Macrocrystalline Features of an Original Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About fluid inclusions and morphological transitions in organic and ionic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of Chiral Discrimination Mechanisms in the Crystal Forms of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring different routes of Crystallization from Amorphous Diprophylline at Racemic and Pure Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of subambient solid-solid phase transitions in Ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone melting: an efficient process for purification of organic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop on Directional Nucleation and Growth of Molecular Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive determination of the solid state stability of Bethanechol Chloride using combined analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new X-ray diffractometer in a reflexion mode -θ/-θ for in situ characterization during crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC-19 (International Symposium on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile crystallization behavior of a chiral API : Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.J. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene-Anthracene Binary System Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-investigation of the binary system phenanthrene/anthracene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation: applications in phase diagram investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation thermodynamique de la transition de phase hydrate/anhydre : cas de l’acide citrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7), Toulouse-Albi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of solid phases in the Dexamethasone Acetate / water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subambient heterogeneous equilibria of: 5-(4-Ethylphenyl)-5-Methylhydantoin in Methanol - water mixtures. A case of solvent dependant chiral discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Preferential Crystallization to a Chiral API in an Unfavorable Situation: Molecular Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BWIC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of Subambient Solid-Solid Phase Transitions in Ciclopirox Crytals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth Study of an Ionic Liquid: Polymorphism, Oiling Out and Complex Melting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un nouvel appareil de diffraction des rayons X en mode réflexion -Ɵ/-Ɵ pour des suivis de cristallisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of released water molecules during the dehydration of a chiral hydantoin derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ahmarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 12 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Zone Melting and Preparative Chromatography: the best route to reach ultra-pure materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex interactions in the binary system between enantiomers of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.J. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 12 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Agasse-Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subambient solid-solid phase transformations in Ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and retrograde solubilities: generalization of the Van der Waals equation to systems with more than two components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapor equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hanbat International Workshop on Industrial and Pharmaceutical Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solid / vapor equilibria on conditions of crystallization of pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of SHG activity of 3,5-Dinitrobenzoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in an unusual binary phase diagram between enantiomers: the case of Diprophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to non solvated phases with structural filiation with the parent solvates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hanbat International Workshop on Industrial and Pharmaceutical Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of 3,5-Dinitrobenzoic acid SHG activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Agasse-Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary phase diagram between phenanthrene and its main impurity: dibenzothiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII JEEP – 37th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Avold, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/201100006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water molecules on the dehydration mechanism of a racemic hydrate of hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of solid-liquid and solid-vapour equilibria in tenatoprazole potassium salt/solvents systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII JEEP – 37th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Avold, France. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/201100005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a zone melting prototype applied to organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Avold, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Structural Characterization of a Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 11 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water-solid state interactions of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des équilibres solide/vapeur dans la caractérisation d’un composé pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure and Dehydration Mechanism of the Racemic Hydrate of 5-Methyl-5-(4’Ethylphenyl) Hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a miscibility gap: from a micro demixion to a monotectic invariant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and dehydration mechanism of a racemic hydrate of 5-methyl-5-(4’ethylphenyl) hydantoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of phenantrene by zone melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Solà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary systems: BF32/ n-heptane and BF32/ n-dodecane: characterization of a syntectic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and dehydration of the pure enantiomer and the racemic compound of Phencyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Kellog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vlieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and Dehydration of the Pure Enantiomer and the Racemic of Phencyphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kellogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vlieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solid/vapour equilibria on the stability of organic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a partial solid solution between an active pharmaceutical ingredient and its major impurity on the physical properties of the solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of dehydration and rehydration of ciclopirox olamine monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of gas bubbles inside ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order/disorder transformations in solid state ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of heterogeneous equilibria in ciclopirox-ethanolamine-water system at 20°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration-dehydration study of ciclopirox-ethanolamine salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinous Isoperibolic Thermal Analysis, a new tool for the description of phase diagrams with molecular components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to draw the line between stoichiometric and non stoichiometric solvates ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Workshop on Physical Characterization of Pharmaceutical Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual behaviour of a non stoichiometric phosphoantigen compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the quaternary system (+) and (-)5-phenyl-5-trifluoromethyl-imidazolidine-2,4-dione / (-)1-phenyl-ethylamine / ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the solid state transformation between a dihydrate and the dehydrated form by using Dynamic Vapour Sorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the resolving agent excess on a Pasteurian resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Counioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinous Isoperibolic Thermal Analysis: a new phase diagram investigation technique for organic component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Querniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting on Applied and Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of the Cr–Nb–Si isothermal section at 1473 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad XXXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pb-Ca-Sn system : experimental investigations for x(Ca)≤0.25 composition and thermodynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Equilibres Entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites pour électrode positive de batterie acide : choix des conditions de frittage sous charge et caractérisation des propriétés physicochimiques des frittés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poudres et Matériaux Frittés 2005"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First development of complex silicide coatings for molybdenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plansee seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Reute, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable Phase of a Proxyphylline Cocrystal Exclusively Produced by Compressed Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of studying solid-vapor equilibria during the development of a pharmaceutical solid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : key parameters for a reproducible method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical racemization : a compromise between efficiency and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mech'cheM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na7[SbW6O24] and K7[SbW6O24], a new type of turn-off luminescence humidity sensors : study of the hydrated forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurély Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dessapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Rayé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of the thermodynamic and physicochemical properties of natural and industrial brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l’étude des équilibres solide-vapeur lors du développement d’un solide actif pharmaceutique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling novel phases: CO2 assisted co crystallization of proxyphylline with 4 hydroxybenzoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Željko Knez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Meeting on Supercritical Fluids (EMSF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Maribor, Slovenia. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISASF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 20th European Meeting on Supercritical Fluids - EMSF 2024, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling a Unique Metastable Phase of a Proxyphylline Cocrystal Exclusively Produced by Compressed Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ercicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Nimod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cercel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Phase Diagram Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Equilibres entre Phases JEEP2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen (FR), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greener Pathway to Enantiopurity: Mechanochemical Deracemization through Abrasive Grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deracemization by mechanochemistry: green access to pure enantiomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pinètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Shemchuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle d’un cocristal chiral ; une voie originale pour la séparation d’énantiomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State Landscape and Dehydration Mechanism of new Proxyphylline Based Chiral Cocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original tool for enantiomers separation: preferential crystallization of cocrystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystal Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ultrapure phenanthrene by crystallization : use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization and phase transitions in suspension: In-situX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC 2019 International Workshop on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rayong, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 2 « Cristallisation » à l’université de Rouen : de l’expertise en recherche à la formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential Crystallization in Unfavorable Situations: Case Study of Two Chiral Xanthine based Pharmaceutical Ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium à la mémoire d’André Collet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Expertise en Recherche à la Formation Initiale : Ouverture d’un MASTER 2 « Cristallisation » A L’Universite De Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIREC -SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des temps de rétention en chromatographie en phase gazeuse monodimensionnelle et bidimensionnelle à modulateur microfluidique : impact de la pression sur la rétention des solutés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ X-ray diffraction for a better understanding of industrial crystallization processes : the In-SituX technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la division Chimie du Solide - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ X-ray diffraction for a better understanding od industrial crystallization processes : the InsituX technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expertise en recherche à la formation initiale : ouverture d'un Master 2 &amp;quot;cristallisation&amp;quot; à l'Université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Phenanthrene by Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop of the Crystal Growth of Organic Material (CGOM) &amp; 47th Annual British Association of Crystal Growth Conference (BACG) Joint Conference, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative purification of Phenanthrene using zone melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Cchercheurs (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Phase Equilibria to Phenanthrene Ultrapurification: Comparison between Zone Melting and Co-Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Brugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (Bremen International Workshop for Industrial Crystallization) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Hydrate(s) from the deliquescent state: On the importance of controlling APIs storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaysse-Ludot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des whiskers creux par la méthode de la goutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH (CNRS) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for the preparation of safinamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Forcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023041209 (A1). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the preparation of (3s,3s') 4,4'-disulfanediylbis (3-aminobutane 1-sulfonic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Balavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2012045849A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polymorphic form of chdmapp, method of preparation thereof, and pharmaceutical composition comprising same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Amharar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2324040A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliages à base de plomb pour batteries acides : A) Etude thermodynamique des alliages PbCaSn ; B) Optimisation d'un nouveau procédé d'élaboration des grilles d'électrodes par métallurgie des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004NAN10181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDES EXPERIMENTALES DES EQUILIBRES ENTRE PHASES IMPLIQUANT DES SOLIDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Rouen - Normandie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04699004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6891574E"/>
+    <w:nsid w:val="4ADE3F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00123912"/>
+    <w:nsid w:val="17C30AB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8C6062CD"/>
+    <w:nsid w:val="6E1147C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-cartigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8220-2209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083826440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Guillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ntalagana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05543" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Gieling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume W&#233;ry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Meester" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404120" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah-Hammouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Layrisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106339" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ercicek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nimod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00279" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinetre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Casali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leyssens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00103F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Bagghi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dessapt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc03604a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapon Rapeenun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tinnemans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harscoat-Schiavo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105976" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00922" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04047686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Morice" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbiervliet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Forcato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.2c00396" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02962502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rotival" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202000040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00149" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800705" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Horosanskaia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Engelhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Edelmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01425" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop ter Horst" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00805" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Smet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rome" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00331" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ermelinda S. Eus&#233;bio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Canotilho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.01.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60270-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fours" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schenkel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ghaddar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612822666160720164230" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Ter&#8197;horst" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602707" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Neurohr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00876" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langlois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400692" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHJNQW7H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02389" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00222A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930089v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12209-013-1800-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2746-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/786BF1B1394374DB67717DF45D0FCD5F87D0A4AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01907990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amharar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Rollinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Griesser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp400308u" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henriet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotival" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaddar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301050" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301036" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930134v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafontaine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2798-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4ZD1775-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE40707A" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200243y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932750v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg8013877" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932728v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Descamps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801380s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934691v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.259" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SHTB9XZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.138" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M7FG49Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933357v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8394-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STWDC664-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332032v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2007.03.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LQ3B8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332027v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.08.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQGT1J2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331951v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fiorani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101180" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2004.01.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GSJ5JQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331960v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(03)00159-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QKVT645-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cartigny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413894v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084967v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006115v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770740v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699051v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591464v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591460v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746370v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619800v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654495v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine De Meester" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699057v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699033v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203052v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736106v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432428v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149360v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harfouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432729v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432688v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432676v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938425v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939091v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpentier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939155v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938501v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939159v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953131v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clevers Simon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939094v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939437v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940271v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaccaro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432444v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939565v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940264v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939552v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940250v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940776v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canotilho" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940470v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940508v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940505v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432453v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940787v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neurohr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rodriguez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchivie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940750v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940310v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940714v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940499v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940515v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940326v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940797v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940463v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Tsang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixidor" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940871v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940861v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941015v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corvis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941068v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940894v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilborg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941035v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941105v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941134v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940934v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940947v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941076v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940956v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rollinger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Griesser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940868v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942349v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942733v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amharar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Petit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942396v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942399v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942393v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942364v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942436v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942464v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahmarar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942466v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rollinger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942440v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942438v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942551v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942552v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942427v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942546v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fours" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938211v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Petit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100006" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942748v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938189v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tauvel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942727v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942797v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Descamps" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942844v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943232v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942833v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942857v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943355v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keil" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sol&#224;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942867v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944189v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leeman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kellog" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vlieg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937873v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kellogg" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900019" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937879v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944272v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944315v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Petit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944312v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944599v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Schneider" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944601v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944448v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944582v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944602v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944592v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944691v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944701v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Counioux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944711v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945261v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945272v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945252v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourgoin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945266v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamoum" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006078v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991187v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991158v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084985v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279390v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991211v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Ray&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699042v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579175v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziri" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emsf2024.com/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699024v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233624v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413924v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuck" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541412v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736104v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736105v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413915v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432465v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295903v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432747v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417352v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432665v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432472v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432644v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432624v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432633v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468933v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468908v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432476v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941085v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469016v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delage" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martins" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04047448v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949490v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balavoine" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Madec" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949535v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747496v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10181" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04699004v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-cartigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8220-2209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083826440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leyssens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6CC01337F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Guillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ntalagana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Forestier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Gieling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume W&#233;ry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Meester" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah-Hammouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Layrisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ercicek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nimod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinetre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00114" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Bagghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dessapt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc03604a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Casali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00103F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapon Rapeenun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tinnemans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01158" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harscoat-Schiavo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105976" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00922" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04047686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Morice" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbiervliet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Forcato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.2c00396" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02962502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rotival" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202000040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00149" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800705" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Horosanskaia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Engelhardt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Edelmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01425" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop ter Horst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00805" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927758v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Smet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rome" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00331" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ermelinda S. Eus&#233;bio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Canotilho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01566" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.01.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60270-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fours" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schenkel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.11.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ghaddar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612822666160720164230" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Ter&#8197;horst" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602707" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Neurohr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00876" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langlois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400692" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHJNQW7H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928842v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02389" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928710v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00222A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12209-013-1800-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01907990v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amharar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Rollinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Griesser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp400308u" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2746-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/786BF1B1394374DB67717DF45D0FCD5F87D0A4AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henriet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotival" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaddar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930178v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2798-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4ZD1775-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874391v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE40707A" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200243y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932750v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg8013877" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932728v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Descamps" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801380s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934691v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.259" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SHTB9XZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933357v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8394-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STWDC664-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.138" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M7FG49Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332032v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2007.03.014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LQ3B8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332027v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.08.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQGT1J2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331951v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fiorani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101180" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331984v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2004.01.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GSJ5JQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331960v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(03)00159-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QKVT645-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cartigny" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413894v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084967v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006115v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591460v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619800v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuk" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770740v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04591464v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699051v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine De Meester" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699057v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699033v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699078v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699070v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203052v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736106v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432428v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harfouche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149360v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295865v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432729v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432688v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432713v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432676v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938432v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938422v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939091v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpentier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939155v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938501v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939159v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953131v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clevers Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939094v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940271v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaccaro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939437v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939435v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939469v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432444v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940264v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939552v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940250v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940776v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canotilho" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940643v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940470v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940508v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432453v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940787v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neurohr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rodriguez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchivie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940505v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940750v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940499v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940714v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940310v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940515v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940797v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940326v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940463v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Tsang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixidor" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940861v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941015v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corvis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940894v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilborg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941035v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941073v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941068v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941105v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940934v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941134v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940947v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941076v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940956v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rollinger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Griesser" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940868v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942349v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942354v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942733v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amharar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Petit" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942396v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942399v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942393v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942364v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942464v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahmarar" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942440v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942466v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rollinger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942436v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942438v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942551v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942552v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942427v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942546v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fours" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938211v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Petit" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100006" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942748v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938189v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tauvel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100005" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942727v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942797v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Descamps" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942844v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943232v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942833v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942857v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943252v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943355v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keil" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sol&#224;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942867v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944189v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leeman" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kellog" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vlieg" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937873v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kellogg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900019" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937879v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944315v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Petit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944272v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944312v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944599v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Schneider" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944601v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944448v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944582v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944602v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944592v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944691v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944701v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Counioux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944711v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945272v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945261v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945252v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourgoin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945266v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamoum" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991187v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006078v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991158v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084985v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279390v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04991211v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Ray&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699042v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579175v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emsf2024.com/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699024v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233624v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413924v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shemchuck" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541412v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736104v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736105v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413915v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432465v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295903v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432747v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417352v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432665v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432472v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432644v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432624v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432633v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468933v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432476v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468908v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941085v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469016v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delage" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martins" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04047448v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949490v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balavoine" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Madec" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949535v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747496v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10181" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04699004v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>