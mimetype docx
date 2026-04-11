--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -230,312 +230,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Framework to Support Portfolio Management Under Uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge on demand: the future of decision support systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Chasseray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Le Duff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Chasseray</w:t>
+                <w:t xml:space="preserve">Aurélie Conges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Falco</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAISE 2024 - 36th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM 2024 - 21th - Information Systems for Crisis Response and Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Münster, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702964v1</w:t>
+                <w:t xml:space="preserve">hal-04618602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge on demand: the future of decision support systems?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model-Driven Framework to Support Portfolio Management Under Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Conges</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anouck Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2024 - 21th - Information Systems for Crisis Response and Management.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAISE 2024 - 36th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Limassol (Chypre), Cyprus. pp.596-611, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61057-8_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618602v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated unsupervised ontology population system applied to crisis management domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -599,51 +599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction générique de connaissances à partir de données textuelles et mesure de la performance des systèmes d’extraction de relations dans un contexte non supervisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,51 +876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic hybrid method combining rules and machine learning to automate domain independent ontology population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Volkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,51 +1136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge extraction from textual data and performance evaluation in an unsupervised context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1253,51 +1253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic metamodel for data extraction and generic ontology population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04702964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Duff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Falco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61057-8_35" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04618602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Conges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besan&#231;on" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04574327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108571" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abou Jamra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cay&#232;r&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03985418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.150" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551521989641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04618602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Conges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04702964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Duff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Falco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61057-8_35" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besan&#231;on" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04574327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.108571" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abou Jamra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cay&#232;r&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03985418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.150" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551521989641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>