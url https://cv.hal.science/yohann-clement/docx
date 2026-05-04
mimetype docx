--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -679,73 +679,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European School of Metabolomics (EuSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF, Mar 2022, Moustiers-Sainte-Marie, France</w:t>
+              <w:t xml:space="preserve">Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSM-RFMS-FPS-AFSEP, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995867v1</w:t>
+                <w:t xml:space="preserve">hal-03995879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In depth-investigation of the reproductive cycle of Gammarus fossarum by a targeted multi-omics approach and multivariate data analysis</w:t>
               </w:r>
@@ -804,73 +804,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSM-RFMS-FPS-AFSEP, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">1st European School of Metabolomics (EuSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF, Mar 2022, Moustiers-Sainte-Marie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995879v1</w:t>
+                <w:t xml:space="preserve">hal-03995867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un format unique pour le traitement des données</w:t>
               </w:r>
@@ -1776,73 +1776,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference Lipidomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Newry, United States. </w:t>
+              <w:t xml:space="preserve">18th International Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valence, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995876v1</w:t>
+                <w:t xml:space="preserve">hal-03995871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: in-depth investigation of the reproductive cycle of the sentinel species Gammarus fossarum</w:t>
               </w:r>
@@ -1901,73 +1901,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Valence, Spain. </w:t>
+              <w:t xml:space="preserve">Gordon Research Conference Lipidomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Newry, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995871v1</w:t>
+                <w:t xml:space="preserve">hal-03995876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ isobaric lipid mapping by MALDI-ion mobility separation-mass spectrometry imaging</w:t>
               </w:r>
@@ -2860,295 +2860,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: investigation of the reproductive cycle of Gammarus fossarum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultraviolet exposure regulates skin metabolome based on the microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaykumar Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Bordag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Faugere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+                <w:t xml:space="preserve">Harald Köfeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123806⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34073-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773623v1</w:t>
+                <w:t xml:space="preserve">hal-04091111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet exposure regulates skin metabolome based on the microbiome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalie Bordag</w:t>
+                <w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: investigation of the reproductive cycle of Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Nicolas</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Espeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.7207. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.123806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34073-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091111v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of ureteropelvic junction obstruction in neonates with prenatal diagnosis of renal pelvis dilatation using 1H NMR urinary metabolomics</w:t>
               </w:r>
@@ -3262,351 +3262,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-element (13C, 2H and 34S) bulk and compound-specific stable isotope analysis for authentication of Allium species essential oils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shotgun lipidomics and mass spectrometry imaging unveil diversity and dynamics in Gammarus fossarum lipid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Cuchet</w:t>
+                <w:t xml:space="preserve">Oskar Knittelfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Anchisi</w:t>
+                <w:t xml:space="preserve">Eric Testet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Telouk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schiets</w:t>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108086⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181336v1</w:t>
+                <w:t xml:space="preserve">hal-03134038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun lipidomics and mass spectrometry imaging unveil diversity and dynamics in Gammarus fossarum lipid composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tingting Fu</w:t>
+                <w:t xml:space="preserve">Multi-element (13C, 2H and 34S) bulk and compound-specific stable isotope analysis for authentication of Allium species essential oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Anchisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oskar Knittelfelder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Clément</w:t>
+                <w:t xml:space="preserve">Philippe Telouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Testet</w:t>
+                <w:t xml:space="preserve">Yijiao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Elie</w:t>
+                <w:t xml:space="preserve">Frédéric Schiets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (2), pp.1-44. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.108086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134038v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Enantiomeric and Stable Isotope Ratio Fingerprints of Active Secondary Metabolites in Neroli (Citrus aurantium L.) Essential Oils for Authentication by Multidimensional Gas Chromatography and GC-C/P-IRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Anchisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schiets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,589 +3902,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN spectroscopy combined with advanced chemometric methods: a new approach for detergent deformulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasensitive Immunosensor Array for TNF-α Detection in Artificial Saliva using Polymer-Coated Magnetic Microparticles onto Screen-Printed Gold Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Vivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ashley Mungroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.11.064⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19030692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937751v1</w:t>
+                <w:t xml:space="preserve">hal-02092911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexavalent chromium release from leather over time natural ageing vs accelerated ageing according to a multivariate approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Demesmay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 368, pp.811-818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.12.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial Properties of Polyphenols: Characterization and QSAR (Quantitative Structure–Activity Relationship) Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lantéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Léonard-Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Immunosensor Array for TNF-α Detection in Artificial Saliva using Polymer-Coated Magnetic Microparticles onto Screen-Printed Gold Electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lassaad Barhoumi</w:t>
+                <w:t xml:space="preserve">RAMAN spectroscopy combined with advanced chemometric methods: a new approach for detergent deformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+                <w:t xml:space="preserve">Anne Bonhommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Vivaldi</w:t>
+                <w:t xml:space="preserve">Pédro Marote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Clément</w:t>
+                <w:t xml:space="preserve">Ashley Mungroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (3), pp.692. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.441-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19030692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.11.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092911v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of interactions of plant phenolics with bovine meat proteins on their antibacterial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent database and in silico classification: A new methodology for solvent substitution and its application for microencapsulation process.</w:t>
+                <w:t xml:space="preserve">Acute aquatic toxicity of organic solvents modeled by QSARs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
@@ -4749,377 +4749,377 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Chermette</w:t>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 509 (1-2), pp.454-464. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (12), pp.article number: 288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.05.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00894-016-3156-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546589v1</w:t>
+                <w:t xml:space="preserve">hal-01546591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute aquatic toxicity of organic solvents modeled by QSARs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Levet</w:t>
+                <w:t xml:space="preserve">Determination of surfactant bio-sourced origin by isotope-ratio mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morell</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00894-016-3156-0⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (9), pp.1108-1114 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546591v1</w:t>
+                <w:t xml:space="preserve">hal-01363813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of surfactant bio-sourced origin by isotope-ratio mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jame</w:t>
+                <w:t xml:space="preserve">Solvent database and in silico classification: A new methodology for solvent substitution and its application for microencapsulation process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guibert</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7537⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 509 (1-2), pp.454-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01363813v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of surfactant complex mixtures using Raman spectroscopy and signal extraction methods: application to laundry detergent deformulation</w:t>
               </w:r>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonhommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (6), pp.1094-1103. </w:t>
@@ -5525,286 +5525,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Breil</w:t>
+                <w:t xml:space="preserve">Total ApoE and ApoE4 isoform assays in an alzheimer's disease case-control study by targeted mass spectrometry (n=669): a pilot assay for methionine-containing proteotypic peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fonbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E - WAter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (11), pp.1389-1403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M112.018861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811608v1</w:t>
+                <w:t xml:space="preserve">hal-00875286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total ApoE and ApoE4 isoform assays in an alzheimer's disease case-control study by targeted mass spectrometry (n=669): a pilot assay for methionine-containing proteotypic peptides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Salvador</w:t>
+                <w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Namour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E - WAter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.on-line</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875286v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6341,51 +6341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Boni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pouech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fonbonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107184v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar Patra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Woltsche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bordag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Cerpes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bokanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjidi.2025.100361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yohann clement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald K&#246;feler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34073-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17664-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiao Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108086" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.123003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ripoll" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics7020029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Marote" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Mungroo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.064" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.12.112" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Forquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00829" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Barhoumi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bellagambi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vivaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030692" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;garam Nambatingar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadanaye New Mahamat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics5040026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Levet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.05.053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3156-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7537" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VCDWMWC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTZ15TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cros-Perrial" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.05.069" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877400v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.06.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR50KCXF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.018861" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418980v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hag&#232;ge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tillement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marote" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Boni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pouech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fonbonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107184v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar Patra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Woltsche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bordag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Cerpes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bokanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjidi.2025.100361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yohann clement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald K&#246;feler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34073-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17664-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiao Yao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.123003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ripoll" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics7020029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Barhoumi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bellagambi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vivaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030692" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.12.112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187837v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Forquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00829" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937751v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Marote" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Mungroo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;garam Nambatingar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadanaye New Mahamat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics5040026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Levet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3156-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7537" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VCDWMWC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.05.053" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTZ15TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cros-Perrial" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.05.069" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877400v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.06.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR50KCXF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.018861" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418980v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hag&#232;ge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tillement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marote" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>