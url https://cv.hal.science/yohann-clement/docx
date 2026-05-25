--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1413,51 +1413,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1572,646 +1572,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d'une approche hybride pour l'analyse hautement multiplexée en métabolomique en LC-MS/MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy de Boni</w:t>
+                <w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: in-depth investigation of the reproductive cycle of the sentinel species Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayciriex</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Espeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference Lipidomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Newry, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870915v1</w:t>
+                <w:t xml:space="preserve">hal-03995876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: in-depth investigation of the reproductive cycle of the sentinel species Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Valence, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: in-depth investigation of the reproductive cycle of the sentinel species Gammarus fossarum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+                <w:t xml:space="preserve">In situ isobaric lipid mapping by MALDI-ion mobility separation-mass spectrometry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Oetjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Szesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference Lipidomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Newry, United States. </w:t>
+              <w:t xml:space="preserve">68th Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, United States. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995876v1</w:t>
+                <w:t xml:space="preserve">hal-03996540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ isobaric lipid mapping by MALDI-ion mobility separation-mass spectrometry imaging</w:t>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Raman spectroscopy coupled to blind source separation methods for deformulation of surfactant mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Yohann Clément</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonhomme</w:t>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroanalysis 18.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2221,185 +2096,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic and Lipidomic Alterations in Patients with Atopic Dermatitis with Dupilumab-Associated Ocular Surface Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaykumar Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijaykumar Patra</w:t>
+                <w:t xml:space="preserve">Nora Woltsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Woltsche</w:t>
+                <w:t xml:space="preserve">Natalie Bordag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Bordag</w:t>
+                <w:t xml:space="preserve">Urban Cerpes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danijela Bokanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JID Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (3), pp.100361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xjidi.2025.100361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant investigation of crustacean amphipods lipidome and metabolome during the molting cycle by Zeno SWATH data-independent acquisition coupled with electron activated dissociation and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2448,132 +2323,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1304, pp.342533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2024.342533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-activated dissociation (EAD) for the complementary annotation of metabolites and lipids through data-dependent acquisition analysis and feature-based molecular networking, applied to the sentinel amphipod Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli-Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,92 +2457,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 416 (12), pp.2893-2911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-024-05232-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and perspectives in MS-based omics approaches for ecotoxicology studies: An insight on Gammarids sentinel amphipods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2689,1802 +2564,1802 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Analytical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.1118494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frans.2023.1118494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une situation pédagogique sur microcontrôleur pour faire émerger les besoins en analyse de données - le tri des matières plastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">yohann clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Randon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 487, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet exposure regulates skin metabolome based on the microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijaykumar Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Bordag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Köfeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.7207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-34073-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: investigation of the reproductive cycle of Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Espeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 253, pp.123806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of ureteropelvic junction obstruction in neonates with prenatal diagnosis of renal pelvis dilatation using 1H NMR urinary metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Scalabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Scalabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Clément</w:t>
+                <w:t xml:space="preserve">Florence Guillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayciriex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.13406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-17664-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun lipidomics and mass spectrometry imaging unveil diversity and dynamics in Gammarus fossarum lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Knittelfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oskar Knittelfelder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Clément</w:t>
+                <w:t xml:space="preserve">Eric Testet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (2), pp.1-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-element (13C, 2H and 34S) bulk and compound-specific stable isotope analysis for authentication of Allium species essential oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Cuchet</w:t>
+                <w:t xml:space="preserve">Anthony Anchisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Anchisi</w:t>
+                <w:t xml:space="preserve">Philippe Telouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Telouk</w:t>
+                <w:t xml:space="preserve">Yijiao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schiets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126, pp.108086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Enantiomeric and Stable Isotope Ratio Fingerprints of Active Secondary Metabolites in Neroli (Citrus aurantium L.) Essential Oils for Authentication by Multidimensional Gas Chromatography and GC-C/P-IRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Cuchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Anchisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schiets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lantéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.123003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2021.123003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ isobaric lipid mapping by MALDI-ion mobility separation-mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Fu</w:t>
+                <w:t xml:space="preserve">Janina Oetjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janina Oetjen</w:t>
+                <w:t xml:space="preserve">Manuel Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Chapelle</w:t>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Szesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (9), pp.e4531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jms.4531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Release of Retinol in Cationic Co-Polymeric Nanoparticles for Topical Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ripoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (2), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cosmetics7020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Immunosensor Array for TNF-α Detection in Artificial Saliva using Polymer-Coated Magnetic Microparticles onto Screen-Printed Gold Electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hexavalent chromium release from leather over time natural ageing vs accelerated ageing according to a multivariate approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassaad Barhoumi</w:t>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Demesmay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19030692⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 368, pp.811-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.12.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092911v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexavalent chromium release from leather over time natural ageing vs accelerated ageing according to a multivariate approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibacterial Properties of Polyphenols: Characterization and QSAR (Quantitative Structure–Activity Relationship) Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lantéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fontaine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Léonard-Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.12.112⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076711v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Properties of Polyphenols: Characterization and QSAR (Quantitative Structure–Activity Relationship) Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAMAN spectroscopy combined with advanced chemometric methods: a new approach for detergent deformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonhommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédro Marote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucie Léonard-Akkari</w:t>
+                <w:t xml:space="preserve">Ashley Mungroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00829⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.441-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.11.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187837v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN spectroscopy combined with advanced chemometric methods: a new approach for detergent deformulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasensitive Immunosensor Array for TNF-α Detection in Artificial Saliva using Polymer-Coated Magnetic Microparticles onto Screen-Printed Gold Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Vivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ashley Mungroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.11.064⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19030692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937751v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of interactions of plant phenolics with bovine meat proteins on their antibacterial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,1695 +4381,1695 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 90, pp.189-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy Metal Pollution of Chari River Water during the Crossing of N’Djamena (Chad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’garam Nambatingar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N’garam Nambatingar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Clément</w:t>
+                <w:t xml:space="preserve">Alain Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchadanaye New Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (4), pp.Article Number: 26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxics5040026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute aquatic toxicity of organic solvents modeled by QSARs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of surfactant bio-sourced origin by isotope-ratio mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Levet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morell</w:t>
+                <w:t xml:space="preserve">Sylvie Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00894-016-3156-0⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (9), pp.1108-1114 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546591v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of surfactant bio-sourced origin by isotope-ratio mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+                <w:t xml:space="preserve">Acute aquatic toxicity of organic solvents modeled by QSARs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Jame</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yohann Clément</w:t>
+                <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guibert</w:t>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (9), pp.1108-1114 </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (12), pp.article number: 288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.7537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00894-016-3156-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01363813v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent database and in silico classification: A new methodology for solvent substitution and its application for microencapsulation process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 509 (1-2), pp.454-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of surfactant complex mixtures using Raman spectroscopy and signal extraction methods: application to laundry detergent deformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonhommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 915, pp.36-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of designed experiments for the improvement of pre-analytical workflow for the quantification of intracellular nucleotides in cultured cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Machon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bordes</w:t>
+                <w:t xml:space="preserve">Emeline Cros-Perrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Petter Jordheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1405, pp.116-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative structure-activity relationship to predict acute fish toxicity of organic solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (6), pp.1094-1103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.06.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total ApoE and ApoE4 isoform assays in an alzheimer's disease case-control study by targeted mass spectrometry (n=669): a pilot assay for methionine-containing proteotypic peptides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Salvador</w:t>
+                <w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Namour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E - WAter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.on-line</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875286v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Breil</w:t>
+                <w:t xml:space="preserve">Total ApoE and ApoE4 isoform assays in an alzheimer's disease case-control study by targeted mass spectrometry (n=669): a pilot assay for methionine-containing proteotypic peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fonbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E - WAter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (11), pp.1389-1403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M112.018861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811608v1</w:t>
+                <w:t xml:space="preserve">hal-00875286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Specific Local Wine Identification through Integration of ICP-MS Mineral Wine Profiles and Artificial Intelligence: A Case Study on Discrimination Among the Ten Beaujolais Crus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lantéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hagège</w:t>
+                <w:t xml:space="preserve">Bertrand Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chatelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théodore Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence for reverse engineering: application to detergents using Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Marote</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lantéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant investigation of crustacean amphipods lipidome and metabolome during molting stage by Zeno SWATH Data-Independent Acquisition coupled with Electron Activated Dissociation and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Clement</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6341,51 +6216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Boni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pouech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fonbonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107184v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar Patra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Woltsche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bordag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Cerpes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bokanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjidi.2025.100361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yohann clement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald K&#246;feler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34073-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17664-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiao Yao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.123003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ripoll" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics7020029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Barhoumi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bellagambi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vivaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030692" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.12.112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187837v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Forquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00829" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937751v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Marote" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Mungroo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;garam Nambatingar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadanaye New Mahamat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics5040026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Levet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3156-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7537" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VCDWMWC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.05.053" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTZ15TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cros-Perrial" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.05.069" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877400v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.06.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR50KCXF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.018861" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418980v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hag&#232;ge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tillement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marote" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Boni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pouech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fonbonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107184v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar Patra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Woltsche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bordag" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Cerpes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bokanovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjidi.2025.100361" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yohann clement" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald K&#246;feler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34073-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17664-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiao Yao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.123003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goudon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ripoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics7020029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076711v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.12.112" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Forquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00829" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Marote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Mungroo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.064" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Barhoumi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bellagambi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vivaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.03.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;garam Nambatingar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadanaye New Mahamat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics5040026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7537" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VCDWMWC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Levet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3156-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.05.053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTZ15TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cros-Perrial" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.05.069" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.06.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR50KCXF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811608v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.018861" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418980v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hag&#232;ge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tillement" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marote" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>