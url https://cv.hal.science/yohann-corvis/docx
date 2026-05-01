--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -832,459 +832,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a New Crystalline Phase of Prednisolone Obtained from the Study of the Hydration–Dehydration Mechanisms of the Sesquihydrate</w:t>
+                <w:t xml:space="preserve">Zwitterionic Functionalization of Persistent Luminescence Nanoparticles: Physicochemical Characterizations and In Vivo Biodistribution in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Lemercier</w:t>
+                <w:t xml:space="preserve">Delphine Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061694⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13111913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123331v1</w:t>
+                <w:t xml:space="preserve">hal-04276890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic Functionalization of Persistent Luminescence Nanoparticles: Physicochemical Characterizations and In Vivo Biodistribution in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Lidocaine-Based Pharmaceutical Cocrystals: Preparation, Characterization, and Influence of the Racemic vs. Enantiopure Coformer on the Physico-Chemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panpan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balthazar Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dassonville</w:t>
+                <w:t xml:space="preserve">Enrica Angela Roberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jianhua Liu</w:t>
+                <w:t xml:space="preserve">Noémie Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13111913⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15041102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276890v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Lidocaine-Based Pharmaceutical Cocrystals: Preparation, Characterization, and Influence of the Racemic vs. Enantiopure Coformer on the Physico-Chemical Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of a New Crystalline Phase of Prednisolone Obtained from the Study of the Hydration–Dehydration Mechanisms of the Sesquihydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balthazar Toussaint</w:t>
+                <w:t xml:space="preserve">Aurélien Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Angela Roberti</w:t>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Scornet</w:t>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Santos Silva</w:t>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (4), pp.1102. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15041102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083694v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing fisetin nanocrystals for enhanced in cellulo anti-angiogenic and anticancer efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1368,295 +1368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and in vivo behaviour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic Manufacturing of Liposomes: Development and Optimization by Design of Experiment and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bia</w:t>
+                <w:t xml:space="preserve">René Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bürckel</w:t>
+                <w:t xml:space="preserve">Feras Oyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Loubat</w:t>
+                <w:t xml:space="preserve">Mazen El-Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Graillot</w:t>
+                <w:t xml:space="preserve">Bruno Saubamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.1386-1394. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (35), pp.39736-39745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR07114A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c06627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528462v1</w:t>
+                <w:t xml:space="preserve">hal-04111944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Manufacturing of Liposomes: Development and Optimization by Design of Experiment and Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and in vivo behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Rebollo</w:t>
+                <w:t xml:space="preserve">Nicolas Bia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feras Oyoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
+                <w:t xml:space="preserve">Pierre Bürckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen El-Hammadi</w:t>
+                <w:t xml:space="preserve">Cédric Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saubamea</w:t>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (35), pp.39736-39745. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.1386-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c06627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR07114A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111944v1</w:t>
+                <w:t xml:space="preserve">hal-03528462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Preservative-Free Formulation for the Enhanced Ocular Bioavailability of Prostaglandin Analogues in Glaucoma</w:t>
               </w:r>
@@ -1770,718 +1770,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacocinétique de deux formulations d'étoposide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalemic Mixtures Preparation for Optimized Composition of Ibuprofen Solid Dosage Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Féré Gély</w:t>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Camboulive</w:t>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Petipre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
+                <w:t xml:space="preserve">Ivan Marenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Curis</w:t>
+                <w:t xml:space="preserve">Oumar Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta discipulorum academiae medicamentariae artis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315395v1</w:t>
+                <w:t xml:space="preserve">hal-03371211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalemic Mixtures Preparation for Optimized Composition of Ibuprofen Solid Dosage Forms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Négrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oumar Dembele</w:t>
+                <w:t xml:space="preserve">Pierre Burckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.09.008⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.1386 - 1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr07114a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371211v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bia</w:t>
+                <w:t xml:space="preserve">Pharmacocinétique de deux formulations d'étoposide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Féré Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Camboulive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Burckel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Graillot</w:t>
+                <w:t xml:space="preserve">Louis Petipre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Curis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta discipulorum academiae medicamentariae artis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, UMR 9 Cas pratiques d'analyses de données expérimentales, 4, pp.27-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875283v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating Persistent Luminescence Nanoparticles With Hydrophilic Polymers for in vivo Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Unknown Solid States of the Drug Substance Quinacrine Dihydrochloride: Two Anhydrous Forms and a Tetrahydrate Revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Kotrchová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+                <w:t xml:space="preserve">Romain Rotival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.584114⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.5261-5268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084996v1</w:t>
+                <w:t xml:space="preserve">hal-02962502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Unknown Solid States of the Drug Substance Quinacrine Dihydrochloride: Two Anhydrous Forms and a Tetrahydrate Revealed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rotival</w:t>
+                <w:t xml:space="preserve">Coating Persistent Luminescence Nanoparticles With Hydrophilic Polymers for in vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Massip</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrier</w:t>
+                <w:t xml:space="preserve">Lenka Kotrchová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (8), pp.5261-5268. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.584114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.584114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962502v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of ZnGa 2 O 4 :Cr 3+ Luminescent Nanoparticles in lysosomallike medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,455 +2690,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on non-invasive physically triggered nucleic acid delivery from nanocarriers</w:t>
+                <w:t xml:space="preserve">Degradation of ZnGa2O4:Cr3+ luminescent nanoparticles in lysosomal-like medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Doan Do</w:t>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Martin Couillaud</w:t>
+                <w:t xml:space="preserve">Florence Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Thuy Do</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR06867H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123133v1</w:t>
+                <w:t xml:space="preserve">hal-02415118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of ZnGa2O4:Cr3+ luminescent nanoparticles in lysosomal-like medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception of nanosized hybrid liposome/poloxamer particles to thicken the interior core of liposomes and delay hydrophilic drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Shayan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
+                <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">Arlen Euan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Lai-Kuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR06867H⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415118v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of nanosized hybrid liposome/poloxamer particles to thicken the interior core of liposomes and delay hydrophilic drug delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shayan Ahmed</w:t>
+                <w:t xml:space="preserve">Advances on non-invasive physically triggered nucleic acid delivery from nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Doan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 567, </w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.3-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290600v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art of Pharmaceutical Solid Forms: from Crystal Property Issues to Nanocrystals Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,1127 +3430,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Melting Data of the Two Polymorphs of Prednisolone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure determination and thermal behavior upon melting of p-synephrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (41), pp.10839-10843. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 632, pp.18-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b07349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397339v1</w:t>
+                <w:t xml:space="preserve">hal-01344306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure determination and thermal behavior upon melting of p-synephrine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of the solid+solid transformations for the piracetam trimorphic system: Incidence on the construction of the p–T equilibrium phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
+                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2016.03.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2016.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344306v1</w:t>
+                <w:t xml:space="preserve">hal-01284721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the solid+solid transformations for the piracetam trimorphic system: Incidence on the construction of the p–T equilibrium phase diagram</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membrane re-arrangements and rippled phase stabilisation by the cell penetrating peptide penetratin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Lamazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Filleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2016.01.016⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1858 (11), pp.2584-2591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2016.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284721v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane re-arrangements and rippled phase stabilisation by the cell penetrating peptide penetratin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Lamazière</w:t>
+                <w:t xml:space="preserve">New Melting Data of the Two Polymorphs of Prednisolone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Filleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1858 (11), pp.2584-2591. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (41), pp.10839-10843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2016.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b07349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376840v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of the melting-degradation process of vitamin C on the determination of the phase diagram with acetaminophen enhanced by high performance liquid chromatography tools</w:t>
+                <w:t xml:space="preserve">New menthol polymorphs identified by flash scanning calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Menet</w:t>
+                <w:t xml:space="preserve">Andreas Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nj01766h⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (29), pp.5357-5359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce00697j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290587v1</w:t>
+                <w:t xml:space="preserve">hal-03290928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle size on the melting characteristics of organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Lai-Kuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charrueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (1), pp.783-787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-014-4210-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and Evaluation of Multiple Nanoemulsions Containing Gadolinium (III) Chelate as a Potential Magnetic Resonance Imaging (MRI) Contrast Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Sigward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadri Kindsiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (9), pp.2983-2994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11095-015-1680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New menthol polymorphs identified by flash scanning calorimetry</w:t>
+                <w:t xml:space="preserve">Vitreous State Characterization of Pharmaceutical Compounds Degrading upon Melting by Using Fast Scanning Calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ce00697j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (22), pp.6848-6851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b03041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290928v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitreous State Characterization of Pharmaceutical Compounds Degrading upon Melting by Using Fast Scanning Calorimetry</w:t>
+                <w:t xml:space="preserve">Incidence of the melting-degradation process of vitamin C on the determination of the phase diagram with acetaminophen enhanced by high performance liquid chromatography tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Schick</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (22), pp.6848-6851. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.1938-1942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b03041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4nj01766h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290597v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Behavior and Relative Stability of Malonamide Polymorphs</w:t>
               </w:r>
@@ -4634,451 +4634,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive determination of the solid state stability of bethanechol chloride active pharmaceutical ingredient using combined analytical tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rotival</w:t>
+                <w:t xml:space="preserve">Crystallographic and Pressure-Temperature State Diagram Approach for the Phase Behavior and Polymorphism Study of Glutaric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CE40707A⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.723-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg301442f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874391v1</w:t>
+                <w:t xml:space="preserve">hal-00798556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic and Pressure-Temperature State Diagram Approach for the Phase Behavior and Polymorphism Study of Glutaric Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of stearic acid in ascorbic acid protection from degradation: a heterogeneous system for homogeneous thermodynamic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Menet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lazerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (2), pp.723-730. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), pp.761-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg301442f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2NJ40933J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798556v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of stearic acid in ascorbic acid protection from degradation: a heterogeneous system for homogeneous thermodynamic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive determination of the solid state stability of bethanechol chloride active pharmaceutical ingredient using combined analytical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rotival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lazerges</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (3), pp.761-768. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (39), pp.7970-7980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2NJ40933J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3CE40707A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798549v1</w:t>
+                <w:t xml:space="preserve">hal-00874391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the crystal structure, polymorphism and thermal behavior of menthol optical isomers and racemates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,303 +5132,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of Solid Dispersions of Enantiomeric or Racemic Ibuprofen in Stearic Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excess properties of the salol/lidocaine eutectic liquid mixture: Thermodynamic and spectroscopic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lazerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrier</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.22727⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 315, pp.107--112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2011.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667962v1</w:t>
+                <w:t xml:space="preserve">hal-01696700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess properties of the salol/lidocaine eutectic liquid mixture: Thermodynamic and spectroscopic investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical Stability of Solid Dispersions of Enantiomeric or Racemic Ibuprofen in Stearic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (12), pp.5235-5243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.22727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2011.11.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01696700v1</w:t>
+                <w:t xml:space="preserve">hal-00667962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic studies of mixtures for topical anesthesia: Lidocaine–salol binary phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5539,77 +5539,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidocaine/L-Menthol Binary System: Cocrystallization versus Solid-State Immiscibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6126,90 +6126,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration-dehydration mechanism of prednisolone sesquihydrate investigated by thermal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6264,51 +6264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution X-ray diffraction, ab initio calculations and thermodynamic measurements to gain insight on the polymorphism of drugs. Application to piracetam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6421,51 +6421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution X-ray diffraction, ab initio calculations and thermodynamic measurements to go insight the polymorphism of drugs. Application to paracetamol and piracetam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,90 +6533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non photochemical light induced nucléation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Ikni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Kornev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6658,90 +6658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Photochemical Light Induced Nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Ikni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor A. Kornev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6841,64 +6841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6929,64 +6929,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of previously unknown menthol poly-morphs by Flash DSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7049,103 +7049,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacocinétique de deux formulations d'étoposide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Féré Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Camboulive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Petipre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Curis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris Cité. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7360,51 +7360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19292E9A"/>
+    <w:nsid w:val="8E7191A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7591,51 +7591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-corvis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4865-3348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102626901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamballe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/001c.146510" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151643" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04083694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Angela Roberti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Santos Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rebollo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Oyoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Hammadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06627" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alviset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lemut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04315395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola F&#233;r&#233; G&#233;ly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Camboulive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petipre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03371211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marenco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dembele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.09.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02962502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rotival" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Durand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03050105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianliang Shen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.626468" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin Couillaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Do" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800612" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.04.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b07349" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2016.03.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alzina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.01.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Filleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.07.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Menet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj01766h" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charrueau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-4210-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wurm" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schick" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00697j" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b03041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiblin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409797k" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE40707A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798556v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301442f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798549v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazerges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40933J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26025e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22727" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pardieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.11.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKNTK9G0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#233;olin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.08.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H7R6ZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505411v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101303j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Viitala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp804080h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C4DSCJ1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brezesinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rink" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0602064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23J9MX2H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mrabet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rogalska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac048897w" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8L9SW1WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha El Hassan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Ghermani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kornev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Kornev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10187" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-corvis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4865-3348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102626901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamballe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/001c.146510" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151643" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04083694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Angela Roberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Santos Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rebollo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Oyoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Hammadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06627" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alviset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lemut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03371211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marenco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dembele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.09.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04315395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola F&#233;r&#233; G&#233;ly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Camboulive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petipre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02962502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rotival" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Durand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03050105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianliang Shen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.626468" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin Couillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Do" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800612" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.04.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2016.03.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alzina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.01.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Almeida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Filleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.07.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b07349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wurm" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00697j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charrueau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-4210-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b03041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Menet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj01766h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiblin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409797k" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798556v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301442f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazerges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40933J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874391v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE40707A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26025e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pardieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.11.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKNTK9G0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667962v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22727" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#233;olin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.08.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H7R6ZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505411v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101303j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Viitala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp804080h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C4DSCJ1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brezesinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rink" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0602064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23J9MX2H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mrabet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rogalska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac048897w" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8L9SW1WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha El Hassan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Ghermani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kornev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Kornev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10187" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>