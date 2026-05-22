--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -121,3639 +121,3643 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">102626901</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=sdt-mzwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Detection of Glucose in the Presence of Serum Based on Signal Amplification of Persistent Luminescence Nanoparticles Functionalized by Glucose Oxidase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Prospects for Therapeutic Organic Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celina Matuszewska</w:t>
+                <w:t xml:space="preserve">Matthieu Lamballe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhua Liu</w:t>
+                <w:t xml:space="preserve">Antoine Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
+              <w:t xml:space="preserve">Precision Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (ICRAN), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202402373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33218/001c.146510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329119v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Prospects for Therapeutic Organic Nanocrystals</w:t>
+                <w:t xml:space="preserve">Highly Sensitive Detection of Glucose in the Presence of Serum Based on Signal Amplification of Persistent Luminescence Nanoparticles Functionalized by Glucose Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lamballe</w:t>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Maruani</w:t>
+                <w:t xml:space="preserve">Celina Matuszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33218/001c.146510⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202402373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376701v1</w:t>
+                <w:t xml:space="preserve">hal-05329119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A special issue dedicated to the 2022 meeting of the French society for nanomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2022 Meeting of the French society for nanomedicine, 654, pp.124006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium-doped zinc gallate: Impact of Sn4+ co-doping on the persistent luminescence properties at the nanoscale applied to bio-imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 490, pp.151643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium-doped zinc gallate: Impact of Sn4+ co-doping on the persistent luminescence properties at the nanoscale applied to bio-imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Evidence of a New Crystalline Phase of Prednisolone Obtained from the Study of the Hydration–Dehydration Mechanisms of the Sesquihydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151643⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589406v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwitterionic Functionalization of Persistent Luminescence Nanoparticles: Physicochemical Characterizations and In Vivo Biodistribution in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (11), pp.1913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/coatings13111913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lidocaine-Based Pharmaceutical Cocrystals: Preparation, Characterization, and Influence of the Racemic vs. Enantiopure Coformer on the Physico-Chemical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balthazar Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Angela Roberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (4), pp.1102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15041102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a New Crystalline Phase of Prednisolone Obtained from the Study of the Hydration–Dehydration Mechanisms of the Sesquihydrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
+                <w:t xml:space="preserve">Designing fisetin nanocrystals for enhanced in cellulo anti-angiogenic and anticancer efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panpan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Ky Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Castillo-Henríquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Plansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061694⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123331v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing fisetin nanocrystals for enhanced in cellulo anti-angiogenic and anticancer efficacy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Plansart</w:t>
+                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and in vivo behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bürckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100138⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.1386-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR07114A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090295v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic Manufacturing of Liposomes: Development and Optimization by Design of Experiment and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feras Oyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen El-Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saubamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (35), pp.39736-39745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.2c06627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and in vivo behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Graillot</w:t>
+                <w:t xml:space="preserve">New Preservative-Free Formulation for the Enhanced Ocular Bioavailability of Prostaglandin Analogues in Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Alviset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Lemut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR07114A⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528462v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Preservative-Free Formulation for the Enhanced Ocular Bioavailability of Prostaglandin Analogues in Glaucoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Alviset</w:t>
+                <w:t xml:space="preserve">Pharmacocinétique de deux formulations d'étoposide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Féré Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Camboulive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Petipre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Maury</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Curis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta discipulorum academiae medicamentariae artis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, UMR 9 Cas pratiques d'analyses de données expérimentales, 4, pp.27-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705031v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalemic Mixtures Preparation for Optimized Composition of Ibuprofen Solid Dosage Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Marenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, pp.1386 - 1394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1nr07114a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacocinétique de deux formulations d'étoposide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Petipre</w:t>
+                <w:t xml:space="preserve">Coating Persistent Luminescence Nanoparticles With Hydrophilic Polymers for in vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Kotrchová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Curis</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta discipulorum academiae medicamentariae artis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.584114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.584114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315395v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Unknown Solid States of the Drug Substance Quinacrine Dihydrochloride: Two Anhydrous Forms and a Tetrahydrate Revealed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rotival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (8), pp.5261-5268. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating Persistent Luminescence Nanoparticles With Hydrophilic Polymers for in vivo Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Degradation of ZnGa 2 O 4 :Cr 3+ Luminescent Nanoparticles in lysosomallike medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Volatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Desmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lai-Kuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084996v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of ZnGa 2 O 4 :Cr 3+ Luminescent Nanoparticles in lysosomallike medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Lai-Kuen</w:t>
+                <w:t xml:space="preserve">Editorial: Supramolecular Nanomaterials for Engineering, Drug Delivery, and Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianliang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.626468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.626468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281957v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Supramolecular Nanomaterials for Engineering, Drug Delivery, and Medical Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Advances on non-invasive physically triggered nucleic acid delivery from nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Doan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.626468⟩</w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050105v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of ZnGa2O4:Cr3+ luminescent nanoparticles in lysosomal-like medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR06867H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of nanosized hybrid liposome/poloxamer particles to thicken the interior core of liposomes and delay hydrophilic drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shayan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlen Euan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Lai-Kuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 567, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on non-invasive physically triggered nucleic acid delivery from nanocarriers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">State of the Art of Pharmaceutical Solid Forms: from Crystal Property Issues to Nanocrystals Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bich-Thuy Do</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.8-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201800612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123133v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art of Pharmaceutical Solid Forms: from Crystal Property Issues to Nanocrystals Formulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Perfluorinated Triblock Amphiphilic Copolymers for Lipid-Shelled Microbubble Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201800612⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (33), pp.9744-9753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123129v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Perfluorinated Triblock Amphiphilic Copolymers for Lipid-Shelled Microbubble Stabilization</w:t>
+                <w:t xml:space="preserve">Interpretation of the Global Heat of Melting in Eutectic Binary Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01668⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 664, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123140v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the Global Heat of Melting in Eutectic Binary Systems</w:t>
+                <w:t xml:space="preserve">New Melting Data of the Two Polymorphs of Prednisolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (41), pp.10839-10843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b07349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022535v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure determination and thermal behavior upon melting of p-synephrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 632, pp.18-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tca.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the solid+solid transformations for the piracetam trimorphic system: Incidence on the construction of the p–T equilibrium phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.167-172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2016.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane re-arrangements and rippled phase stabilisation by the cell penetrating peptide penetratin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Lamazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Filleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,1854 +3766,1737 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1858 (11), pp.2584-2591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2016.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Melting Data of the Two Polymorphs of Prednisolone</w:t>
+                <w:t xml:space="preserve">Incidence of the melting-degradation process of vitamin C on the determination of the phase diagram with acetaminophen enhanced by high performance liquid chromatography tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b07349⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.1938-1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nj01766h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397339v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New menthol polymorphs identified by flash scanning calorimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of particle size on the melting characteristics of organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Schick</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Lai-Kuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charrueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (1), pp.783-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-014-4210-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ce00697j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03290928v1</w:t>
+                <w:t xml:space="preserve">hal-03290550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle size on the melting characteristics of organic compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Rosa</w:t>
+                <w:t xml:space="preserve">Preparation and Evaluation of Multiple Nanoemulsions Containing Gadolinium (III) Chelate as a Potential Magnetic Resonance Imaging (MRI) Contrast Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Sigward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadri Kindsiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (9), pp.2983-2994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-015-1680-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-014-4210-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03290550v1</w:t>
+                <w:t xml:space="preserve">hal-03290599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Evaluation of Multiple Nanoemulsions Containing Gadolinium (III) Chelate as a Potential Magnetic Resonance Imaging (MRI) Contrast Agent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New menthol polymorphs identified by flash scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (29), pp.5357-5359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce00697j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-015-1680-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03290599v1</w:t>
+                <w:t xml:space="preserve">hal-03290928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitreous State Characterization of Pharmaceutical Compounds Degrading upon Melting by Using Fast Scanning Calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (22), pp.6848-6851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b03041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of the melting-degradation process of vitamin C on the determination of the phase diagram with acetaminophen enhanced by high performance liquid chromatography tools</w:t>
+                <w:t xml:space="preserve">Phase Behavior and Relative Stability of Malonamide Polymorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Menet</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nj01766h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.1925-1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp409797k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290587v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Behavior and Relative Stability of Malonamide Polymorphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive determination of the solid state stability of bethanechol chloride active pharmaceutical ingredient using combined analytical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rotival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp409797k⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (39), pp.7970-7980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CE40707A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053342v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic and Pressure-Temperature State Diagram Approach for the Phase Behavior and Polymorphism Study of Glutaric Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.723-730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg301442f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of stearic acid in ascorbic acid protection from degradation: a heterogeneous system for homogeneous thermodynamic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (3), pp.761-768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2NJ40933J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive determination of the solid state stability of bethanechol chloride active pharmaceutical ingredient using combined analytical tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the crystal structure, polymorphism and thermal behavior of menthol optical isomers and racemates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 15 (39), pp.7970-7980. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CE40707A⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 14 (20), pp.7055-7064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ce26025e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874391v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the crystal structure, polymorphism and thermal behavior of menthol optical isomers and racemates</w:t>
+                <w:t xml:space="preserve">Physicochemical Stability of Solid Dispersions of Enantiomeric or Racemic Ibuprofen in Stearic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ce26025e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (12), pp.5235-5243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.22727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738241v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess properties of the salol/lidocaine eutectic liquid mixture: Thermodynamic and spectroscopic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 315, pp.107--112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2011.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of Solid Dispersions of Enantiomeric or Racemic Ibuprofen in Stearic Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic studies of mixtures for topical anesthesia: Lidocaine–salol binary phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lazerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrier</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.22727⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 497 (1-2), pp.124-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2009.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667962v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic studies of mixtures for topical anesthesia: Lidocaine–salol binary phase diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Lidocaine/L-Menthol Binary System: Cocrystallization versus Solid-State Immiscibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6126,90 +6013,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration-dehydration mechanism of prednisolone sesquihydrate investigated by thermal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6264,51 +6151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution X-ray diffraction, ab initio calculations and thermodynamic measurements to gain insight on the polymorphism of drugs. Application to piracetam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6421,51 +6308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution X-ray diffraction, ab initio calculations and thermodynamic measurements to go insight the polymorphism of drugs. Application to paracetamol and piracetam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,90 +6420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non photochemical light induced nucléation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Ikni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Kornev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6658,90 +6545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Photochemical Light Induced Nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Ikni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor A. Kornev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6841,64 +6728,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6929,64 +6816,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of previously unknown menthol poly-morphs by Flash DSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7049,103 +6936,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacocinétique de deux formulations d'étoposide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Féré Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Camboulive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Petipre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Curis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris Cité. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7360,51 +7247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E7191A4"/>
+    <w:nsid w:val="69D418E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7591,51 +7478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-corvis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4865-3348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102626901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamballe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/001c.146510" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151643" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04083694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Angela Roberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Santos Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rebollo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Oyoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Hammadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06627" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alviset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lemut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03371211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marenco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dembele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.09.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04315395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola F&#233;r&#233; G&#233;ly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Camboulive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petipre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02962502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rotival" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Durand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03050105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianliang Shen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.626468" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin Couillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Do" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800612" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.04.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2016.03.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alzina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.01.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Almeida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Filleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.07.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b07349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wurm" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00697j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charrueau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-4210-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b03041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Menet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj01766h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiblin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409797k" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798556v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301442f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazerges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40933J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874391v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE40707A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26025e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pardieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.11.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKNTK9G0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667962v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22727" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#233;olin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.08.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H7R6ZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505411v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101303j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Viitala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp804080h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C4DSCJ1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brezesinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rink" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0602064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23J9MX2H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mrabet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rogalska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac048897w" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8L9SW1WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha El Hassan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Ghermani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kornev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Kornev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10187" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-corvis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4865-3348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102626901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sdt-mzwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamballe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/001c.146510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04083694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Angela Roberti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Santos Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rebollo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Oyoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Hammadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06627" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alviset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lemut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04315395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola F&#233;r&#233; G&#233;ly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Camboulive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petipre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03371211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marenco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dembele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.09.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02962502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rotival" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Durand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03050105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianliang Shen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.626468" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin Couillaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Do" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800612" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.04.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b07349" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2016.03.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alzina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.01.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Filleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.07.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Menet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj01766h" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charrueau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-4210-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wurm" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schick" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00697j" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b03041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiblin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409797k" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE40707A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798556v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301442f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798549v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazerges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40933J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26025e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22727" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pardieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.11.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKNTK9G0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#233;olin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.08.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H7R6ZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505411v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101303j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Viitala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp804080h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C4DSCJ1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brezesinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rink" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0602064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23J9MX2H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mrabet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rogalska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac048897w" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8L9SW1WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha El Hassan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Ghermani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kornev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Kornev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10187" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>