--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -996,248 +996,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction laborieuse d’un tennis open : actions et positionnements des instances fédérales françaises sur la question de l’amateurisme et du professionnalisme (1958–1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924833v1</w:t>
+                <w:t xml:space="preserve">hal-01926687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction laborieuse d’un tennis open : actions et positionnements des instances fédérales françaises sur la question de l’amateurisme et du professionnalisme (1958–1968)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.37-56. </w:t>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/shr.2016-0020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926687v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de la performance athlétique : un outil pour mieux saisir les transformations et le déclin du Brevet Sportif Populaire français (1937-1978)</w:t>
               </w:r>
@@ -1910,243 +1910,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541674v1</w:t>
+                <w:t xml:space="preserve">hal-05541677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541677v1</w:t>
+                <w:t xml:space="preserve">hal-05541674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l’héritage d’un évènement sportif : un enjeu de renouvellement des études historiques</w:t>
               </w:r>
@@ -5024,259 +5024,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des acteurs au cœur des enjeux associatifs : l’exemple de la FSCF.</w:t>
+                <w:t xml:space="preserve">Rester visible et/ou demeurer fidèle à ses valeurs ? Réflexions sur le positionnement social et éthique de la FSCF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Munoz, Y. Morales &amp; Y. Fortune (dir.), L’implication sociale du mouvement sportif associatif : la FSCF entre permanence et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.17-26, 2021, 978-2-7574-3289-1</w:t>
+              <w:t xml:space="preserve">, pp.45-62, 2021, 978-2-7574-3289-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410574v1</w:t>
+                <w:t xml:space="preserve">hal-05410568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre musée du sport et sport au musée. Les héritages du Springbok Experience Rugby Museum de Cape Town (2013-2019).</w:t>
+                <w:t xml:space="preserve">Des acteurs au cœur des enjeux associatifs : l’exemple de la FSCF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Attali (dir.), Héritage social d’un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.135-152, 2021, 978-2-7535-8265-1</w:t>
+              <w:t xml:space="preserve">L. Munoz, Y. Morales &amp; Y. Fortune (dir.), L’implication sociale du mouvement sportif associatif : la FSCF entre permanence et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-26, 2021, 978-2-7574-3289-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410550v1</w:t>
+                <w:t xml:space="preserve">hal-05410574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rester visible et/ou demeurer fidèle à ses valeurs ? Réflexions sur le positionnement social et éthique de la FSCF.</w:t>
+                <w:t xml:space="preserve">Entre musée du sport et sport au musée. Les héritages du Springbok Experience Rugby Museum de Cape Town (2013-2019).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L. Munoz, Y. Morales &amp; Y. Fortune (dir.), L’implication sociale du mouvement sportif associatif : la FSCF entre permanence et mutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-62, 2021, 978-2-7574-3289-1</w:t>
+              <w:t xml:space="preserve">M. Attali (dir.), Héritage social d’un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-152, 2021, 978-2-7535-8265-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410568v1</w:t>
+                <w:t xml:space="preserve">hal-05410550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines du GR34. Un chemin de Grande Randonnée à la croisée d'idéaux individuels et d'enjeux collectifs (1968-1977)</w:t>
               </w:r>
@@ -6489,51 +6489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1934096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.078.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Yohann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.105065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05410585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03043910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05425090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1934096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.078.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Yohann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.105065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05410585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03043910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05425090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>