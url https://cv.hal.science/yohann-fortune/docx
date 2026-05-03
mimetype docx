--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport: Case Study of Racing Club de France (1882–1908)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
@@ -162,97 +162,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.378-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2024.2338941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613746v1</w:t>
+                <w:t xml:space="preserve">hal-04938461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport: Case Study of Racing Club de France (1882–1908)</w:t>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
@@ -270,82 +279,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09523367.2024.2338941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04938461v1</w:t>
+                <w:t xml:space="preserve">hal-04613746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurer et promouvoir la randonnée en Bretagne : le rôle de l’Association Bretonne des Relais et Itinéraires (années 1970-1980)</w:t>
               </w:r>
@@ -719,581 +719,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’album d’inspiration catholique Pierrot sportif, un idéal d’éducation physique et sportive pour les jeunes garçons après 1930</w:t>
+                <w:t xml:space="preserve">L’olympe sportif d’un dessinateur de BD : Emil Zatopek et Marcel Couchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/agora.078.0051⟩</w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Héros sportifs et bande dessinée / Sports heroes in graphic narratives, 41 (2), pp.192-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2018.1482843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327898v1</w:t>
+                <w:t xml:space="preserve">hal-01921481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Emil Zatopek myth: Running by Jean Echenoz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bauer</w:t>
+                <w:t xml:space="preserve">L’album d’inspiration catholique Pierrot sportif, un idéal d’éducation physique et sportive pour les jeunes garçons après 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bande dessinée, jeunesses et activités corporelles, 1 (78), pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.078.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418897v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’olympe sportif d’un dessinateur de BD : Emil Zatopek et Marcel Couchaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+                <w:t xml:space="preserve">Revisiting the Emil Zatopek myth: Running by Jean Echenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921481v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction laborieuse d’un tennis open : actions et positionnements des instances fédérales françaises sur la question de l’amateurisme et du professionnalisme (1958–1968)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.37-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/shr.2016-0020⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926687v1</w:t>
+                <w:t xml:space="preserve">hal-01924833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La construction laborieuse d’un tennis open : actions et positionnements des instances fédérales françaises sur la question de l’amateurisme et du professionnalisme (1958–1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.37-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924833v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de la performance athlétique : un outil pour mieux saisir les transformations et le déclin du Brevet Sportif Populaire français (1937-1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (1), pp.72-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1327,77 +1327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre la clé des champs pendant les saisons thermales : les touristes et les pratiques d'excursion à Vichy au milieu du XIX siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European studies in sports history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.101-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1416,221 +1416,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relance de l’athlétisme français et l’avènement d’une culture athlétique de masse dans les années 1950</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Brisson et la désescalade olympique ; un projet de lutte contre le gigantisme des Jeux olympiques (années 1960-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40, pp.109-130</w:t>
+              <w:t xml:space="preserve">European studies in sports history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Organising the Olympic Games in the 20th Century, 7, pp.151-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045949v1</w:t>
+                <w:t xml:space="preserve">hal-01925390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Brisson et la désescalade olympique ; un projet de lutte contre le gigantisme des Jeux olympiques (années 1960-1980)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La relance de l’athlétisme français et l’avènement d’une culture athlétique de masse dans les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European studies in sports history</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Organising the Olympic Games in the 20th Century, 7, pp.151-167</w:t>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.109-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925390v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La table Letessier au service de l’intégration progressive du sport dans l’Education physique scolaire (1952-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1910,243 +1910,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541677v1</w:t>
+                <w:t xml:space="preserve">hal-05541674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541674v1</w:t>
+                <w:t xml:space="preserve">hal-05541677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l’héritage d’un évènement sportif : un enjeu de renouvellement des études historiques</w:t>
               </w:r>
@@ -2303,489 +2303,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du GR 34 (1968 – 1978). Un chemin de grande randonnée à la croisée d’idéaux individuels et d’enjeux collectifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+                <w:t xml:space="preserve">Le sport et les loisirs balnéaires au service de la reconstruction de Deauville (1946-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs physiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVème République (1946-1958) : Entre intentions et réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France. pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541740v1</w:t>
+                <w:t xml:space="preserve">hal-01926817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coter la valeur athlétique des jeunes français : un enjeu fort dans l'éducation physique scolaire d'après-guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux origines du GR 34 (1968 – 1978). Un chemin de grande randonnée à la croisée d’idéaux individuels et d’enjeux collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de la SFHS 2016 - Reconstructions physique et sportive en France sous la IVe République (1946-1958) : entre intentions et réalisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier, Mar 2016, Caen, France. pp.45-62</w:t>
+              <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs physiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926774v1</w:t>
+                <w:t xml:space="preserve">hal-05541740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La randonnée pédestre : un élément de patrimonialisation du territoire breton ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coter la valeur athlétique des jeunes français : un enjeu fort dans l'éducation physique scolaire d'après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohann Rech</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e CESH Congress – 18th Carrefours d’histoire du sport « Sport Heritage and Patrimonial Dynamics »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de la SFHS 2016 - Reconstructions physique et sportive en France sous la IVe République (1946-1958) : entre intentions et réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier, Mar 2016, Caen, France. pp.45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541732v1</w:t>
+                <w:t xml:space="preserve">hal-01926774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport et les loisirs balnéaires au service de la reconstruction de Deauville (1946-1958)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+                <w:t xml:space="preserve">La randonnée pédestre : un élément de patrimonialisation du territoire breton ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVème République (1946-1958) : Entre intentions et réalisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France. pp.161-178</w:t>
+              <w:t xml:space="preserve">22e CESH Congress – 18th Carrefours d’histoire du sport « Sport Heritage and Patrimonial Dynamics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926817v1</w:t>
+                <w:t xml:space="preserve">hal-05541732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Zatopek en bande dessinée, un héros du roman sportif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Bande dessinée et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2823,51 +2823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acculturation sportive d’une génération dans les années soixante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII ème Congrès du CISH (XXII Congress of ISCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International des Sciences Historiques, Aug 2015, Jinan, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2892,51 +2892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’album Pierrot-Sportif (1930), un modèle pour les garçons durant l’entre-deux-guerres. Besançon, colloque international 26-27 novembre 2015, Bande dessinée et Sport, 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune Yohann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2987,51 +2987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brevet Sportif Populaire et ses évolutions réglementaires (1937-1967) : une régulation au service de la sportivisation de l’éducation physique scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Regards croisés sur la régulation du processus éducatif en EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier SHERPAS, Oct 2013, Liévin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3069,51 +3069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une désescalade olympique : un projet français de lutte contre le gigantisme des JO (1960-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueillir, Organiser et Célébrer les Jeux Olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3170,77 +3170,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958), entre intentions et réalisations, actes des journées d'étude organisées à l'université de Caen Normandie (16-17 mars 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVème République (1946-1958) : Entre intentions et réalisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3772,77 +3772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958), entre intentions et réalisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Caen, 250 p., 2018, (Symposia), 978-2-84133-883-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.puc.18046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3861,760 +3861,760 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. L'empreinte singulière des sports olympiques d'hiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Les sports d'hiver au révélateur de l'Olympisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Violette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Attali, Y. Fortune &amp; L. Violette, Une histoire des sports olympiques d'hiver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.387-403, 2026, 2384281119</w:t>
+              <w:t xml:space="preserve">, pp.15-48, 2026, 2384281119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470853v1</w:t>
+                <w:t xml:space="preserve">hal-05470844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les sports d'hiver au révélateur de l'Olympisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion. L'empreinte singulière des sports olympiques d'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Attali, Y. Fortune &amp; L. Violette, Une histoire des sports olympiques d'hiver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-48, 2026, 2384281119</w:t>
+              <w:t xml:space="preserve">, pp.387-403, 2026, 2384281119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470844v1</w:t>
+                <w:t xml:space="preserve">hal-05470853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Movnat® : retour aux sources ou méthode moderne de fitness ?</w:t>
+                <w:t xml:space="preserve">Control, analyse and straighten: the fundamental principles of physical education methods in France (1900-1950).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Matthieu Quidu; Brice Favier-Ambrosini; Matthieu Delalandre. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la conquête de la forme. Regards sociologiques sur le marché du fitness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.67-82, 2025, (Libres cours. Série Sports, cultures, sociétés), 978-2-7061-5498-0. </w:t>
+              <w:t xml:space="preserve">S. Polenghi, A. Németh, T. Kasper (eds.), Education and the body in Europe (1900-1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-135, 2025, 978-3-631-83564-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pug.quidu.2025.01.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3726/b17818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886864v1</w:t>
+                <w:t xml:space="preserve">hal-05410562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control, analyse and straighten: the fundamental principles of physical education methods in France (1900-1950).</w:t>
+                <w:t xml:space="preserve">Le Movnat® : retour aux sources ou méthode moderne de fitness ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Quidu; Brice Favier-Ambrosini; Matthieu Delalandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S. Polenghi, A. Németh, T. Kasper (eds.), Education and the body in Europe (1900-1950)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.121-135, 2025, 978-3-631-83564-7. </w:t>
+              <w:t xml:space="preserve">À la conquête de la forme. Regards sociologiques sur le marché du fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.67-82, 2025, (Libres cours. Série Sports, cultures, sociétés), 978-2-7061-5498-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b17818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pug.quidu.2025.01.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410562v1</w:t>
+                <w:t xml:space="preserve">hal-04886864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’échec au Racing Club de France est-il possible ? Une revue pour souffler un esprit sportif pérenne (1920-1995)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+                <w:t xml:space="preserve">Conclusion. Le patchwork olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782842878962</w:t>
+              <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Attali (dir.), Y. Fortune et L. Violette (coord.), Atlande, pp.703-712, 2024, Penser le sport, 9782350309477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971646v1</w:t>
+                <w:t xml:space="preserve">hal-04533943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les sports olympiques dans tous leurs états</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’échec au Racing Club de France est-il possible ? Une revue pour souffler un esprit sportif pérenne (1920-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Attali (dir.), Y. Fortune et L. Violette (coord.), Atlande, pp.21-38, 2024, Penser le sport, 9782350309477</w:t>
+              <w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782842878962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533783v1</w:t>
+                <w:t xml:space="preserve">hal-04971646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Le patchwork olympique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Les sports olympiques dans tous leurs états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Violette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, M. Attali (dir.), Y. Fortune et L. Violette (coord.), Atlande, pp.703-712, 2024, Penser le sport, 9782350309477</w:t>
+              <w:t xml:space="preserve">, M. Attali (dir.), Y. Fortune et L. Violette (coord.), Atlande, pp.21-38, 2024, Penser le sport, 9782350309477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533943v1</w:t>
+                <w:t xml:space="preserve">hal-04533783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le sport français doit aux Jeux olympiques d’Amsterdam : étude de cas d’un héritage complexe</w:t>
               </w:r>
@@ -4693,186 +4693,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la randonnée en Bretagne : logiques d’acteurs et dynamiques culturelles (années 1970-1980).</w:t>
+                <w:t xml:space="preserve">Movnat® ou la méthode naturelle revisitée. Héritage ou pillage d’un patrimoine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions et presses universitaires de Reims. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Y. Rech, M. Attali, É. Paget &amp; J. Piriou (dir.), Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-80, 2022, 978-2-37496-162-0</w:t>
+              <w:t xml:space="preserve">Héritages sportifs et dynamiques patrimoniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-339, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410541v1</w:t>
+                <w:t xml:space="preserve">hal-04991057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’autre côté du miroir : l’Epsisation du sport.</w:t>
+                <w:t xml:space="preserve">Le développement de la randonnée en Bretagne : logiques d’acteurs et dynamiques culturelles (années 1970-1980).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Revue EPS. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions et presses universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Attali &amp; B. Cremonési (dir.), L’EPS au ministère de l’Éducation nationale (1981-2021) : Transformations disciplinaires, mutations professionnelles, enjeux militants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-86713-630-6</w:t>
+              <w:t xml:space="preserve">Y. Rech, M. Attali, É. Paget &amp; J. Piriou (dir.), Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-80, 2022, 978-2-37496-162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410517v1</w:t>
+                <w:t xml:space="preserve">hal-05410541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllare, analizzare e raddrizzare. I cardini dei metodi dell’educazione fisica in Francia (1900-1950).</w:t>
               </w:r>
@@ -4938,186 +4951,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movnat® ou la méthode naturelle revisitée. Héritage ou pillage d’un patrimoine ?</w:t>
+                <w:t xml:space="preserve">De l’autre côté du miroir : l’Epsisation du sport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue EPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages sportifs et dynamiques patrimoniales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.323-339, 2022</w:t>
+              <w:t xml:space="preserve">M. Attali &amp; B. Cremonési (dir.), L’EPS au ministère de l’Éducation nationale (1981-2021) : Transformations disciplinaires, mutations professionnelles, enjeux militants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-86713-630-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991057v1</w:t>
+                <w:t xml:space="preserve">hal-05410517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rester visible et/ou demeurer fidèle à ses valeurs ? Réflexions sur le positionnement social et éthique de la FSCF.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offres, exploits et spectacles sportifs dans les stations balnéaires des Côtes &amp;quot;Fleurie&amp;quot; et de &amp;quot;Nacre&amp;quot; à la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
+              <w:t xml:space="preserve">Florence Carpentier; Charly Machemehl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L. Munoz, Y. Morales &amp; Y. Fortune (dir.), L’implication sociale du mouvement sportif associatif : la FSCF entre permanence et mutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-62, 2021, 978-2-7574-3289-1</w:t>
+              <w:t xml:space="preserve">Les premiers temps du sport en Normandie à la Belle Époque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410568v1</w:t>
+                <w:t xml:space="preserve">hal-03184289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des acteurs au cœur des enjeux associatifs : l’exemple de la FSCF.</w:t>
               </w:r>
@@ -5256,852 +5269,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du GR34. Un chemin de Grande Randonnée à la croisée d'idéaux individuels et d'enjeux collectifs (1968-1977)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+                <w:t xml:space="preserve">Des acteurs au cœur des enjeux associatifs : l’exemple de la FSCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mai 68 des sportifs et des éducateurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’implication sociale du mouvement sportif associatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.17-26, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.105120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532993v1</w:t>
+                <w:t xml:space="preserve">hal-05608190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offres, exploits et spectacles sportifs dans les stations balnéaires des Côtes &amp;quot;Fleurie&amp;quot; et de &amp;quot;Nacre&amp;quot; à la Belle Époque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">Aux origines du GR34. Un chemin de Grande Randonnée à la croisée d'idéaux individuels et d'enjeux collectifs (1968-1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premiers temps du sport en Normandie à la Belle Époque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, A paraître</w:t>
+              <w:t xml:space="preserve">Le Mai 68 des sportifs et des éducateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.221-238., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184289v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclinaisons alphabétiques et iconiques d’un héros sportif : le cas d’Emil Zatopek.</w:t>
+                <w:t xml:space="preserve">Rester visible et/ou demeurer fidèle à ses valeurs ? Réflexions sur le positionnement social et éthique de la FSCF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le bord de l'eau. </w:t>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Cléder &amp; G. Debeaux (dir.), Mots et images du sport. Le corps en représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.89-97, 2020, 978-2-35687-721-5</w:t>
+              <w:t xml:space="preserve">L. Munoz, Y. Morales &amp; Y. Fortune (dir.), L’implication sociale du mouvement sportif associatif : la FSCF entre permanence et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-62, 2021, 978-2-7574-3289-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410585v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur l’institutionnalisation et la diffusion de la doctrine d’enseignement de la FFN sous Vichy : un outil de pouvoir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déclinaisons alphabétiques et iconiques d’un héros sportif : le cas d’Emil Zatopek.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manuel Schotté; Joris Vincent. </w:t>
+              <w:t xml:space="preserve">Le bord de l'eau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sport et ses pouvoirs [17e carrefour d'histoire du sport organisé à Lille en octobre 2016]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUL - Presses Universitaires de Limoges, 2020, (Desport et des histoires), 978-284-287-808-5</w:t>
+              <w:t xml:space="preserve">J. Cléder &amp; G. Debeaux (dir.), Mots et images du sport. Le corps en représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-97, 2020, 978-2-35687-721-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043910v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour d'un renouvellement historiographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+                <w:t xml:space="preserve">Retour sur l’institutionnalisation et la diffusion de la doctrine d’enseignement de la FFN sous Vichy : un outil de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Schotté; Joris Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958), entre intentions et réalisations : actes des journées d'étude organisées à l'université de Caen Normandie (16-17 mars 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.9-24, 2018, 978-2-84133-883-2</w:t>
+              <w:t xml:space="preserve">Le sport et ses pouvoirs [17e carrefour d'histoire du sport organisé à Lille en octobre 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL - Presses Universitaires de Limoges, 2020, (Desport et des histoires), 978-284-287-808-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925331v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une remise à flot de Deauville : le sport et les loisirs balnéaires au service de la reconstruction (1946-1958)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Coter la valeur physique et reconstruire l'éducation physique scolaire : acteurs, enjeux et ambitions manquées (1952-1957)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.161-178, 2018, 978-2-84133-883-2</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République, 1946-1958 : entre intentions et réalisations, actes des journées d'étude organisées à l'université de Caen Normandie, 16-17 mars 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-62, 2018, 978-2-84133-883-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925453v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement de l'élève en EP de 1880 à nos jours : entre contrainte et incitation</w:t>
+                <w:t xml:space="preserve">Réflexions autour d'un renouvellement historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'engagement de l'élève en EPS. D'une approche pluridisciplinaire aux perspectives professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 85, Éditions EP&amp;S, pp.13-19, 2018, (Dossiers EPS), 978-2-86713-560-6</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958), entre intentions et réalisations : actes des journées d'étude organisées à l'université de Caen Normandie (16-17 mars 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.9-24, 2018, 978-2-84133-883-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275980v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coter la valeur physique et reconstruire l'éducation physique scolaire : acteurs, enjeux et ambitions manquées (1952-1957)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une remise à flot de Deauville : le sport et les loisirs balnéaires au service de la reconstruction (1946-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République, 1946-1958 : entre intentions et réalisations, actes des journées d'étude organisées à l'université de Caen Normandie, 16-17 mars 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-62, 2018, 978-2-84133-883-2</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.161-178, 2018, 978-2-84133-883-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925439v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'engagement de l'élève en EP de 1880 à nos jours : entre contrainte et incitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maxime Travert; Olivier Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'engagement de l'élève en EPS. D'une approche pluridisciplinaire aux perspectives professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 85, Éditions EP&amp;S, pp.13-19, 2018, (Dossiers EPS), 978-2-86713-560-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Réformer l’EP, entre sportivisation et scolarisation : le cas de la natation et de l’athlétisme », in Formations, transformations des savoirs scolaires. Histoire croisée des disciplines, XIXe-XXe siècles, Caen, PUC, pp. 85-99, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune Yohann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formations, transformations des savoirs scolaires. Histoire croisée des disciplines, XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6111,51 +6202,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’emblématique RCF, en ciel et blanc »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6190,51 +6281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6244,105 +6335,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui fascine et qui façonne: le sport est mon histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rennes 2, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05425090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6489,51 +6580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1934096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.078.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Yohann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.105065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05410585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03043910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05425090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1934096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.078.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Yohann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.105065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17818" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.105120" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05410585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03043910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05425090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>