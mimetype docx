--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport: Case Study of Racing Club de France (1882–1908)</w:t>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
@@ -162,106 +162,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938461v1</w:t>
+                <w:t xml:space="preserve">hal-04613746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport: Case Study of Racing Club de France (1882–1908)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
@@ -279,73 +270,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.378-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2024.2338941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613746v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurer et promouvoir la randonnée en Bretagne : le rôle de l’Association Bretonne des Relais et Itinéraires (années 1970-1980)</w:t>
               </w:r>
@@ -719,581 +719,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’olympe sportif d’un dessinateur de BD : Emil Zatopek et Marcel Couchaux</w:t>
+                <w:t xml:space="preserve">L’album d’inspiration catholique Pierrot sportif, un idéal d’éducation physique et sportive pour les jeunes garçons après 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07053436.2018.1482843⟩</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bande dessinée, jeunesses et activités corporelles, 1 (78), pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.078.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921481v1</w:t>
+                <w:t xml:space="preserve">hal-04327898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’album d’inspiration catholique Pierrot sportif, un idéal d’éducation physique et sportive pour les jeunes garçons après 1930</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
+                <w:t xml:space="preserve">Revisiting the Emil Zatopek myth: Running by Jean Echenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327898v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Emil Zatopek myth: Running by Jean Echenoz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bauer</w:t>
+                <w:t xml:space="preserve">L’olympe sportif d’un dessinateur de BD : Emil Zatopek et Marcel Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Héros sportifs et bande dessinée / Sports heroes in graphic narratives, 41 (2), pp.192-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2018.1482843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418897v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La construction laborieuse d’un tennis open : actions et positionnements des instances fédérales françaises sur la question de l’amateurisme et du professionnalisme (1958–1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924833v1</w:t>
+                <w:t xml:space="preserve">hal-01926687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction laborieuse d’un tennis open : actions et positionnements des instances fédérales françaises sur la question de l’amateurisme et du professionnalisme (1958–1968)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.37-56. </w:t>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/shr.2016-0020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926687v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de la performance athlétique : un outil pour mieux saisir les transformations et le déclin du Brevet Sportif Populaire français (1937-1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (1), pp.72-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1327,77 +1327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre la clé des champs pendant les saisons thermales : les touristes et les pratiques d'excursion à Vichy au milieu du XIX siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European studies in sports history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.101-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1435,51 +1435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brisson et la désescalade olympique ; un projet de lutte contre le gigantisme des Jeux olympiques (années 1960-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European studies in sports history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Organising the Olympic Games in the 20th Century, 7, pp.151-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1910,243 +1910,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541674v1</w:t>
+                <w:t xml:space="preserve">hal-05541677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541677v1</w:t>
+                <w:t xml:space="preserve">hal-05541674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l’héritage d’un évènement sportif : un enjeu de renouvellement des études historiques</w:t>
               </w:r>
@@ -2303,640 +2303,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport et les loisirs balnéaires au service de la reconstruction de Deauville (1946-1958)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+                <w:t xml:space="preserve">Aux origines du GR 34 (1968 – 1978). Un chemin de grande randonnée à la croisée d’idéaux individuels et d’enjeux collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVème République (1946-1958) : Entre intentions et réalisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France. pp.161-178</w:t>
+              <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs physiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926817v1</w:t>
+                <w:t xml:space="preserve">hal-05541740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du GR 34 (1968 – 1978). Un chemin de grande randonnée à la croisée d’idéaux individuels et d’enjeux collectifs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coter la valeur athlétique des jeunes français : un enjeu fort dans l'éducation physique scolaire d'après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Rech</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs physiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de la SFHS 2016 - Reconstructions physique et sportive en France sous la IVe République (1946-1958) : entre intentions et réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier, Mar 2016, Caen, France. pp.45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541740v1</w:t>
+                <w:t xml:space="preserve">hal-01926774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coter la valeur athlétique des jeunes français : un enjeu fort dans l'éducation physique scolaire d'après-guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La randonnée pédestre : un élément de patrimonialisation du territoire breton ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de la SFHS 2016 - Reconstructions physique et sportive en France sous la IVe République (1946-1958) : entre intentions et réalisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier, Mar 2016, Caen, France. pp.45-62</w:t>
+              <w:t xml:space="preserve">22e CESH Congress – 18th Carrefours d’histoire du sport « Sport Heritage and Patrimonial Dynamics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926774v1</w:t>
+                <w:t xml:space="preserve">hal-05541732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La randonnée pédestre : un élément de patrimonialisation du territoire breton ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+                <w:t xml:space="preserve">Le sport et les loisirs balnéaires au service de la reconstruction de Deauville (1946-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e CESH Congress – 18th Carrefours d’histoire du sport « Sport Heritage and Patrimonial Dynamics »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVème République (1946-1958) : Entre intentions et réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France. pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541732v1</w:t>
+                <w:t xml:space="preserve">hal-01926817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Zatopek en bande dessinée, un héros du roman sportif ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Acculturation sportive d’une génération dans les années soixante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Bande dessinée et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">XXII ème Congrès du CISH (XXII Congress of ISCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité International des Sciences Historiques, Aug 2015, Jinan, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927315v1</w:t>
+                <w:t xml:space="preserve">hal-01931783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturation sportive d’une génération dans les années soixante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emil Zatopek en bande dessinée, un héros du roman sportif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII ème Congrès du CISH (XXII Congress of ISCH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité International des Sciences Historiques, Aug 2015, Jinan, Chine</w:t>
+              <w:t xml:space="preserve">Colloque international : Bande dessinée et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931783v1</w:t>
+                <w:t xml:space="preserve">hal-01927315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’album Pierrot-Sportif (1930), un modèle pour les garçons durant l’entre-deux-guerres. Besançon, colloque international 26-27 novembre 2015, Bande dessinée et Sport, 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune Yohann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2987,51 +2987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brevet Sportif Populaire et ses évolutions réglementaires (1937-1967) : une régulation au service de la sportivisation de l’éducation physique scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Regards croisés sur la régulation du processus éducatif en EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier SHERPAS, Oct 2013, Liévin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3069,51 +3069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une désescalade olympique : un projet français de lutte contre le gigantisme des JO (1960-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueillir, Organiser et Célébrer les Jeux Olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3170,77 +3170,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958), entre intentions et réalisations, actes des journées d'étude organisées à l'université de Caen Normandie (16-17 mars 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVème République (1946-1958) : Entre intentions et réalisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3772,77 +3772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958), entre intentions et réalisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Caen, 250 p., 2018, (Symposia), 978-2-84133-883-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.puc.18046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3895,726 +3895,726 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les sports d'hiver au révélateur de l'Olympisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion. L'empreinte singulière des sports olympiques d'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Attali, Y. Fortune &amp; L. Violette, Une histoire des sports olympiques d'hiver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-48, 2026, 2384281119</w:t>
+              <w:t xml:space="preserve">, pp.387-403, 2026, 2384281119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470844v1</w:t>
+                <w:t xml:space="preserve">hal-05470853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. L'empreinte singulière des sports olympiques d'hiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Les sports d'hiver au révélateur de l'Olympisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Violette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Attali, Y. Fortune &amp; L. Violette, Une histoire des sports olympiques d'hiver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.387-403, 2026, 2384281119</w:t>
+              <w:t xml:space="preserve">, pp.15-48, 2026, 2384281119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470853v1</w:t>
+                <w:t xml:space="preserve">hal-05470844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control, analyse and straighten: the fundamental principles of physical education methods in France (1900-1950).</w:t>
+                <w:t xml:space="preserve">Le Movnat® : retour aux sources ou méthode moderne de fitness ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang. </w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Quidu; Brice Favier-Ambrosini; Matthieu Delalandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S. Polenghi, A. Németh, T. Kasper (eds.), Education and the body in Europe (1900-1950)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.121-135, 2025, 978-3-631-83564-7. </w:t>
+              <w:t xml:space="preserve">À la conquête de la forme. Regards sociologiques sur le marché du fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.67-82, 2025, (Libres cours. Série Sports, cultures, sociétés), 978-2-7061-5498-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b17818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pug.quidu.2025.01.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410562v1</w:t>
+                <w:t xml:space="preserve">hal-04886864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Movnat® : retour aux sources ou méthode moderne de fitness ?</w:t>
+                <w:t xml:space="preserve">Control, analyse and straighten: the fundamental principles of physical education methods in France (1900-1950).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Matthieu Quidu; Brice Favier-Ambrosini; Matthieu Delalandre. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la conquête de la forme. Regards sociologiques sur le marché du fitness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.67-82, 2025, (Libres cours. Série Sports, cultures, sociétés), 978-2-7061-5498-0. </w:t>
+              <w:t xml:space="preserve">S. Polenghi, A. Németh, T. Kasper (eds.), Education and the body in Europe (1900-1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-135, 2025, 978-3-631-83564-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pug.quidu.2025.01.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3726/b17818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886864v1</w:t>
+                <w:t xml:space="preserve">hal-05410562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Le patchwork olympique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Violette</w:t>
+                <w:t xml:space="preserve">L’échec au Racing Club de France est-il possible ? Une revue pour souffler un esprit sportif pérenne (1920-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Attali (dir.), Y. Fortune et L. Violette (coord.), Atlande, pp.703-712, 2024, Penser le sport, 9782350309477</w:t>
+              <w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782842878962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533943v1</w:t>
+                <w:t xml:space="preserve">hal-04971646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’échec au Racing Club de France est-il possible ? Une revue pour souffler un esprit sportif pérenne (1920-1995)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+                <w:t xml:space="preserve">Introduction. Les sports olympiques dans tous leurs états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782842878962</w:t>
+              <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Attali (dir.), Y. Fortune et L. Violette (coord.), Atlande, pp.21-38, 2024, Penser le sport, 9782350309477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971646v1</w:t>
+                <w:t xml:space="preserve">hal-04533783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les sports olympiques dans tous leurs états</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion. Le patchwork olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, M. Attali (dir.), Y. Fortune et L. Violette (coord.), Atlande, pp.21-38, 2024, Penser le sport, 9782350309477</w:t>
+              <w:t xml:space="preserve">, M. Attali (dir.), Y. Fortune et L. Violette (coord.), Atlande, pp.703-712, 2024, Penser le sport, 9782350309477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533783v1</w:t>
+                <w:t xml:space="preserve">hal-04533943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le sport français doit aux Jeux olympiques d’Amsterdam : étude de cas d’un héritage complexe</w:t>
               </w:r>
@@ -4693,875 +4693,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movnat® ou la méthode naturelle revisitée. Héritage ou pillage d’un patrimoine ?</w:t>
+                <w:t xml:space="preserve">Le développement de la randonnée en Bretagne : logiques d’acteurs et dynamiques culturelles (années 1970-1980).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions et presses universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages sportifs et dynamiques patrimoniales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.323-339, 2022</w:t>
+              <w:t xml:space="preserve">Y. Rech, M. Attali, É. Paget &amp; J. Piriou (dir.), Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-80, 2022, 978-2-37496-162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991057v1</w:t>
+                <w:t xml:space="preserve">hal-05410541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la randonnée en Bretagne : logiques d’acteurs et dynamiques culturelles (années 1970-1980).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controllare, analizzare e raddrizzare. I cardini dei metodi dell’educazione fisica in Francia (1900-1950).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Éditions et presses universitaires de Reims. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Storia de l’educazione in Europa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Y. Rech, M. Attali, É. Paget &amp; J. Piriou (dir.), Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-80, 2022, 978-2-37496-162-0</w:t>
+              <w:t xml:space="preserve">Educazione in Europa (1900-1950). Movimenti socioculturali, salute pubblica, norme pedagogiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-131, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410541v1</w:t>
+                <w:t xml:space="preserve">hal-04991072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllare, analizzare e raddrizzare. I cardini dei metodi dell’educazione fisica in Francia (1900-1950).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’autre côté du miroir : l’Epsisation du sport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ed. Storia de l’educazione in Europa. </w:t>
+              <w:t xml:space="preserve">Revue EPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educazione in Europa (1900-1950). Movimenti socioculturali, salute pubblica, norme pedagogiche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-131, 2022</w:t>
+              <w:t xml:space="preserve">M. Attali &amp; B. Cremonési (dir.), L’EPS au ministère de l’Éducation nationale (1981-2021) : Transformations disciplinaires, mutations professionnelles, enjeux militants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-86713-630-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991072v1</w:t>
+                <w:t xml:space="preserve">hal-05410517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’autre côté du miroir : l’Epsisation du sport.</w:t>
+                <w:t xml:space="preserve">Movnat® ou la méthode naturelle revisitée. Héritage ou pillage d’un patrimoine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Revue EPS. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Attali &amp; B. Cremonési (dir.), L’EPS au ministère de l’Éducation nationale (1981-2021) : Transformations disciplinaires, mutations professionnelles, enjeux militants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-86713-630-6</w:t>
+              <w:t xml:space="preserve">Héritages sportifs et dynamiques patrimoniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-339, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410517v1</w:t>
+                <w:t xml:space="preserve">hal-04991057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offres, exploits et spectacles sportifs dans les stations balnéaires des Côtes &amp;quot;Fleurie&amp;quot; et de &amp;quot;Nacre&amp;quot; à la Belle Époque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">Aux origines du GR34. Un chemin de Grande Randonnée à la croisée d'idéaux individuels et d'enjeux collectifs (1968-1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premiers temps du sport en Normandie à la Belle Époque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, A paraître</w:t>
+              <w:t xml:space="preserve">Le Mai 68 des sportifs et des éducateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.221-238., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184289v1</w:t>
+                <w:t xml:space="preserve">hal-03532993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des acteurs au cœur des enjeux associatifs : l’exemple de la FSCF.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des acteurs au cœur des enjeux associatifs : l’exemple de la FSCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L. Munoz, Y. Morales &amp; Y. Fortune (dir.), L’implication sociale du mouvement sportif associatif : la FSCF entre permanence et mutations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’implication sociale du mouvement sportif associatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.17-26, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.105120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410574v1</w:t>
+                <w:t xml:space="preserve">hal-05608190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre musée du sport et sport au musée. Les héritages du Springbok Experience Rugby Museum de Cape Town (2013-2019).</w:t>
+                <w:t xml:space="preserve">Des acteurs au cœur des enjeux associatifs : l’exemple de la FSCF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Attali (dir.), Héritage social d’un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.135-152, 2021, 978-2-7535-8265-1</w:t>
+              <w:t xml:space="preserve">L. Munoz, Y. Morales &amp; Y. Fortune (dir.), L’implication sociale du mouvement sportif associatif : la FSCF entre permanence et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-26, 2021, 978-2-7574-3289-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410550v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des acteurs au cœur des enjeux associatifs : l’exemple de la FSCF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre musée du sport et sport au musée. Les héritages du Springbok Experience Rugby Museum de Cape Town (2013-2019).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’implication sociale du mouvement sportif associatif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M. Attali (dir.), Héritage social d’un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-152, 2021, 978-2-7535-8265-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.105120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05608190v1</w:t>
+                <w:t xml:space="preserve">hal-05410550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du GR34. Un chemin de Grande Randonnée à la croisée d'idéaux individuels et d'enjeux collectifs (1968-1977)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rester visible et/ou demeurer fidèle à ses valeurs ? Réflexions sur le positionnement social et éthique de la FSCF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mai 68 des sportifs et des éducateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.221-238., 2021</w:t>
+              <w:t xml:space="preserve">L. Munoz, Y. Morales &amp; Y. Fortune (dir.), L’implication sociale du mouvement sportif associatif : la FSCF entre permanence et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-62, 2021, 978-2-7574-3289-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532993v1</w:t>
+                <w:t xml:space="preserve">hal-05410568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rester visible et/ou demeurer fidèle à ses valeurs ? Réflexions sur le positionnement social et éthique de la FSCF.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offres, exploits et spectacles sportifs dans les stations balnéaires des Côtes &amp;quot;Fleurie&amp;quot; et de &amp;quot;Nacre&amp;quot; à la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
+              <w:t xml:space="preserve">Florence Carpentier; Charly Machemehl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L. Munoz, Y. Morales &amp; Y. Fortune (dir.), L’implication sociale du mouvement sportif associatif : la FSCF entre permanence et mutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-62, 2021, 978-2-7574-3289-1</w:t>
+              <w:t xml:space="preserve">Les premiers temps du sport en Normandie à la Belle Époque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410568v1</w:t>
+                <w:t xml:space="preserve">hal-03184289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclinaisons alphabétiques et iconiques d’un héros sportif : le cas d’Emil Zatopek.</w:t>
               </w:r>
@@ -5620,51 +5620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’institutionnalisation et la diffusion de la doctrine d’enseignement de la FFN sous Vichy : un outil de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5700,449 +5700,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coter la valeur physique et reconstruire l'éducation physique scolaire : acteurs, enjeux et ambitions manquées (1952-1957)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions autour d'un renouvellement historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République, 1946-1958 : entre intentions et réalisations, actes des journées d'étude organisées à l'université de Caen Normandie, 16-17 mars 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-62, 2018, 978-2-84133-883-2</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958), entre intentions et réalisations : actes des journées d'étude organisées à l'université de Caen Normandie (16-17 mars 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.9-24, 2018, 978-2-84133-883-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925439v1</w:t>
+                <w:t xml:space="preserve">hal-01925331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour d'un renouvellement historiographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pour une remise à flot de Deauville : le sport et les loisirs balnéaires au service de la reconstruction (1946-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958), entre intentions et réalisations : actes des journées d'étude organisées à l'université de Caen Normandie (16-17 mars 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.9-24, 2018, 978-2-84133-883-2</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.161-178, 2018, 978-2-84133-883-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925331v1</w:t>
+                <w:t xml:space="preserve">hal-01925453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une remise à flot de Deauville : le sport et les loisirs balnéaires au service de la reconstruction (1946-1958)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'engagement de l'élève en EP de 1880 à nos jours : entre contrainte et incitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier. </w:t>
+              <w:t xml:space="preserve">Maxime Travert; Olivier Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.161-178, 2018, 978-2-84133-883-2</w:t>
+              <w:t xml:space="preserve">L'engagement de l'élève en EPS. D'une approche pluridisciplinaire aux perspectives professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 85, Éditions EP&amp;S, pp.13-19, 2018, (Dossiers EPS), 978-2-86713-560-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925453v1</w:t>
+                <w:t xml:space="preserve">hal-02275980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement de l'élève en EP de 1880 à nos jours : entre contrainte et incitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coter la valeur physique et reconstruire l'éducation physique scolaire : acteurs, enjeux et ambitions manquées (1952-1957)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Maxime Travert; Olivier Rey. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'engagement de l'élève en EPS. D'une approche pluridisciplinaire aux perspectives professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 85, Éditions EP&amp;S, pp.13-19, 2018, (Dossiers EPS), 978-2-86713-560-6</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République, 1946-1958 : entre intentions et réalisations, actes des journées d'étude organisées à l'université de Caen Normandie, 16-17 mars 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-62, 2018, 978-2-84133-883-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275980v1</w:t>
+                <w:t xml:space="preserve">hal-01925439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réformer l’EP, entre sportivisation et scolarisation : le cas de la natation et de l’athlétisme », in Formations, transformations des savoirs scolaires. Histoire croisée des disciplines, XIXe-XXe siècles, Caen, PUC, pp. 85-99, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune Yohann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6580,51 +6580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1934096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.078.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Yohann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.105065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17818" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.105120" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05410585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03043910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05425090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1934096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.078.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Yohann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.105065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.105120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05410568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05410585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03043910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05425090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>