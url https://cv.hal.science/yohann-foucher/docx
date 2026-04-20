--- v0 (2026-03-27)
+++ v1 (2026-04-20)
@@ -236,3918 +236,3918 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting EQ-5D-3L utility values from clinical data in a prospective cohort of kidney transplant recipients</w:t>
+                <w:t xml:space="preserve">survivalSL: an R Package for Predicting Survival by a Super Learner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bonnemains</w:t>
+                <w:t xml:space="preserve">Camille Sabathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucher</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-025-01802-6⟩</w:t>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.4-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32614/rj-2024-037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108176v1</w:t>
+                <w:t xml:space="preserve">hal-05392502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic factors of disability progression in multiple sclerosis in real life: the OFSEP-high definition (OFSEP-HD) prospective cohort in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Frozen Elephant Trunk Technique to Reduce Circulatory Arrest Time in Hybrid Aortic Arch for Acute Aortic Dissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemin Francis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Laplaud</w:t>
+                <w:t xml:space="preserve">Stéphane Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-094688⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.10.1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033118v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Frozen Elephant Trunk Technique to Reduce Circulatory Arrest Time in Hybrid Aortic Arch for Acute Aortic Dissection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive and prognostic factors of efficacy of third-line chemotherapy in patients with unresectable pancreatic cancer: a cohort-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pelras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Kermen</w:t>
+                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006933⟩</w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oncolo/oyaf125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312578v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentre, double-blind, randomised controlled clinical trial comparing intermittent cefoxitin administration versus loading bolus followed by continuous infusion for the prevention of surgical site infection in colorectal surgery: the PROPHYLOXITIN study protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic factors of disability progression in multiple sclerosis in real life: the OFSEP-high definition (OFSEP-HD) prospective cohort in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemin Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epstein Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucher Yohann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Saint-Genis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Garnier</w:t>
+                <w:t xml:space="preserve">David Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.e088306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-088306⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.e094688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-094688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115908v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Donor Age on Survival in Lung Transplantation: A Multicentric Retrospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting EQ-5D-3L utility values from clinical data in a prospective cohort of kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Reucherand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+                <w:t xml:space="preserve">M. Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezaf420⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-025-01802-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05474298v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Donor–recipient Interactions for a Relative Appraisal of Kidney Graft Marginality: A French Multicentric Cohort-based Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicentre, double-blind, randomised controlled clinical trial comparing intermittent cefoxitin administration versus loading bolus followed by continuous infusion for the prevention of surgical site infection in colorectal surgery: the PROPHYLOXITIN study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Saint-Genis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Birckener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Choisy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lenain</w:t>
+                <w:t xml:space="preserve">Marc Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/tp.0000000000005464⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.e088306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-088306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212536v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">survivalSL: an R Package for Predicting Survival by a Super Learner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Donor Age on Survival in Lung Transplantation: A Multicentric Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Reucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sabathe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32614/rj-2024-037⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (12), pp.ezaf420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezaf420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392502v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05474298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islet-after-kidney transplantation versus kidney alone in kidney transplant recipients with type 1 diabetes (KAIAK): a population-based target trial emulation in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Identification of Donor–recipient Interactions for a Relative Appraisal of Kidney Graft Marginality: A French Multicentric Cohort-based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Choisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maanaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lenain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Blancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00241-9⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/tp.0000000000005464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768668v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term survival of traumatic brain injury and intra-cerebral haemorrhage patients: A multicentric observational cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83, pp.154843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrc.2024.154843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the decision to switch from first to second-line therapy in multiple sclerosis: a dynamic scoring system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">Islet-after-kidney transplantation versus kidney alone in kidney transplant recipients with type 1 diabetes (KAIAK): a population-based target trial emulation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mathey</w:t>
+                <w:t xml:space="preserve">Fanny Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585221139156⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Lancet. Diabetes &amp; Endocrinology, 12 (10), pp.716-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221685v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of in-sample positivity violations using regression trees: The PoRT algorithm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the decision to switch from first to second-line therapy in multiple sclerosis: a dynamic scoring system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Le Borgne</w:t>
+                <w:t xml:space="preserve">C. Sabathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Chatton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Causal Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jci-2022-0032⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585221139156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794872v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-computation and doubly robust standardisation for continuous-time data: A comparison with inverse probability weighting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Identification of in-sample positivity violations using regression trees: The PoRT algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Danelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chatton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09622802211047345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Causal Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.20220032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jci-2022-0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796474v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Deceased Donor Acute Kidney Injury Assessed Using Baseline Serum Creatinine Back-Estimation and Graft Survival: Results From the French National CRISTAL Registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">Early use of barbiturates is associated with increased mortality in traumatic brain injury patients from a propensity score-based analysis of a prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2021.06.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.e0268013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0268013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04328638v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of kidney transplantation in obese candidates: a time-dependent propensity score matching study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Plug-stat®: a cloud-based application to facilitate the emulation of clinical trials for real-world evidence based on real-world data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Services and Outcomes Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.266-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10742-022-00289-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04481444v1</w:t>
+                <w:t xml:space="preserve">hal-04792872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal inference in case of near‐violation of positivity: comparison of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pirracchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64 (8), pp.1389-1403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bimj.202000323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Kidney Transplantation Moratorium in France Because of the COVID-19 Pandemic: A Cohort-based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pastural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (12), pp.2416-2425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/tp.0000000000004369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early use of barbiturates is associated with increased mortality in traumatic brain injury patients from a propensity score-based analysis of a prospective cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+                <w:t xml:space="preserve">Association Between Deceased Donor Acute Kidney Injury Assessed Using Baseline Serum Creatinine Back-Estimation and Graft Survival: Results From the French National CRISTAL Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Seguin</w:t>
+                <w:t xml:space="preserve">Camille Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
+                <w:t xml:space="preserve">Aghilès Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0268013⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (2), pp.164-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2021.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663855v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04328638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-stat®: a cloud-based application to facilitate the emulation of clinical trials for real-world evidence based on real-world data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Impact of kidney transplantation in obese candidates: a time-dependent propensity score matching study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prezelin-Reydit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Services and Outcomes Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10742-022-00289-5⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nephrol Dial Transplant, 37 (9), pp.1768-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792872v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External Validation of the DynPG for Kidney Transplant Recipients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">G-computation and doubly robust standardisation for continuous-time data: A comparison with inverse probability weighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003209⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.706-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09622802211047345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02548875v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
+                <w:t xml:space="preserve">SMILE: a predictive model for Scoring the severity of relapses in MultIple scLErosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D-A Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268 (2), pp.669-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-10154-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352415v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal transplantation outcomes in obese patients: a French cohort-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Pernin</w:t>
+                <w:t xml:space="preserve">Clinical Trial Emulation by Matching Time-dependent Propensity Scores : The Example of Estimating Impact of Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Leffondré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-021-02278-1⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (2), pp.220-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000001308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292105v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMILE: a predictive model for Scoring the severity of relapses in MultIple scLErosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
+                <w:t xml:space="preserve">Covariates adjustment questioned conclusions of predictive analyses: an illustration with the Kidney Donor Risk Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-10154-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169764v1</w:t>
+                <w:t xml:space="preserve">hal-03237474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Trial Emulation by Matching Time-dependent Propensity Scores : The Example of Estimating Impact of Kidney Transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lasalle</w:t>
+                <w:t xml:space="preserve">Renal transplantation outcomes in obese patients: a French cohort-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000001308⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-021-02278-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292257v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariates adjustment questioned conclusions of predictive analyses: an illustration with the Kidney Donor Risk Index</w:t>
+                <w:t xml:space="preserve">External Validation of the DynPG for Kidney Transplant Recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Asar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.007⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (2), pp.396-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237474v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02548875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-computation and machine learning for estimating the causal effects of binary exposure statuses on binary outcomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81110-0⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.e047279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237511v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation d’essai clinique randomisé chez des patients atteints d’une sclérose en plaques pour estimer le bénéfice d’un changement de traitement précoce vers un traitement de seconde ligne : approche par scores de propensions dépendant du temps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G-computation and machine learning for estimating the causal effects of binary exposure statuses on binary outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.05.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81110-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820873v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent lymphocyte count after transplantation is associated with higher risk of graft failure and death</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emulation d’essai clinique randomisé chez des patients atteints d’une sclérose en plaques pour estimer le bénéfice d’un changement de traitement précoce vers un traitement de seconde ligne : approche par scores de propensions dépendant du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Kerleau</w:t>
+                <w:t xml:space="preserve">Camille Sabathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Axel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.08.010⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.S85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236402v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotid versus femoral access for transcatheter aortic valve replacement: comparable results in the current era</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Time-dependent lymphocyte count after transplantation is associated with higher risk of graft failure and death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Buschiazzo</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Kerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezab109⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (5), pp.1189-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312568v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminally Differentiated Effector Memory CD8+ T Cells Identify Kidney Transplant Recipients at High Risk of Graft Failure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carotid versus femoral access for transcatheter aortic valve replacement: comparable results in the current era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tra-My Doan-Ngoc</w:t>
+                <w:t xml:space="preserve">Basile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Danger</w:t>
+                <w:t xml:space="preserve">Antoine Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (4), pp.876-891. </w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.874-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2019080847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezab109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735387v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction therapy in kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boucquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Scemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4192,7534 +4192,7668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weekend effect in kidney transplantation outcomes: a French cohort‐based study</w:t>
+                <w:t xml:space="preserve">Terminally Differentiated Effector Memory CD8+ T Cells Identify Kidney Transplant Recipients at High Risk of Graft Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ville</w:t>
+                <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Branchereau</w:t>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Cornuaud</w:t>
+                <w:t xml:space="preserve">Michelle Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dantal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Legendre</w:t>
+                <w:t xml:space="preserve">Tra-My Doan-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13653⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.876-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2019080847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02626392v1</w:t>
+                <w:t xml:space="preserve">hal-04735387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of machine perfusion versus cold storage in kidney transplant recipients from expanded criteria donors: a cohort-based study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">The weekend effect in kidney transplantation outcomes: a French cohort‐based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cornuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Legendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz175⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.13653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603017v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02626392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term effect of first‐line injectable multiple sclerosis treatments: input of a time‐dependent propensity score</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Comparison of machine perfusion versus cold storage in kidney transplant recipients from expanded criteria donors: a cohort-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Edan</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (6), pp.1051-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pds.5154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02979802v1</w:t>
+                <w:t xml:space="preserve">hal-03603017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-computation, propensity score-based methods, and targeted maximum likelihood estimator for causal inference with different covariates sets: a comparative simulation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+                <w:t xml:space="preserve">Long‐term effect of first‐line injectable multiple sclerosis treatments: input of a time‐dependent propensity score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.1680-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.5154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65917-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02884657v1</w:t>
+                <w:t xml:space="preserve">hal-02979802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive medicine in multiple sclerosis: A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Michel</w:t>
+                <w:t xml:space="preserve">Induction Therapy in Elderly Kidney Transplant Recipients with Low Immunological Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2020.101928⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (3), pp.613-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470973v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Therapy in Elderly Kidney Transplant Recipients with Low Immunological Risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+                <w:t xml:space="preserve">G-computation, propensity score-based methods, and targeted maximum likelihood estimator for causal inference with different covariates sets: a comparative simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002804⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65917-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158814v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1-year Renal Biopsy Index: a scoring system to drive biopsy indication at 1-year post-kidney transplantation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive medicine in multiple sclerosis: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redmer Luning</w:t>
+                <w:t xml:space="preserve">Julie Havas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13290⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.101928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2020.101928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02157688v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effectiveness of teriflunomide vs dimethyl fumarate in multiple sclerosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Barbin</w:t>
+                <w:t xml:space="preserve">Dynamic predictions of long-term kidney graft failure: an information tool promoting patient-centred care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Debouverie</w:t>
+                <w:t xml:space="preserve">Paul Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome de Sèze</w:t>
+                <w:t xml:space="preserve">Sophie Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (7), pp.e635-e646. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (11), pp.1961-1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000007938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02289153v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of predictive models to assess the clinical validity and utility for patient-centered medical decision making: application to the CAncer of the Prostate Risk Assessment (CAPRA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Valve Deterioration of Bioprosthetic Aortic Valves: An Underestimated Complication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haïfa Maalmi</w:t>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tessier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dantan</w:t>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-018-0727-2⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Thoracic and Cardiovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (4), pp.1383-1390.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcvs.2018.08.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02306977v1</w:t>
+                <w:t xml:space="preserve">hal-03158822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Valve Deterioration of Bioprosthetic Aortic Valves: An Underestimated Complication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of graft and patient survival according to the transplantation centre policy for 1-year screening biopsy among stable kidney recipients: a propensity score-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sénage</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
+                <w:t xml:space="preserve">Georges Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Thoracic and Cardiovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcvs.2018.08.086⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.703-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158822v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of graft and patient survival according to the transplantation centre policy for 1-year screening biopsy among stable kidney recipients: a propensity score-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-analysis of predictive models to assess the clinical validity and utility for patient-centered medical decision making: application to the CAncer of the Prostate Risk Assessment (CAPRA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Maalmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angelina Dion</w:t>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mourad</w:t>
+                <w:t xml:space="preserve">Stéphane Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (4), pp.703-711. </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12911-018-0727-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02157631v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02306977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of impact of pre-emptive deceased-donor kidney transplantation on graft outcomes: a propensity score-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Buron</w:t>
+                <w:t xml:space="preserve">The 1-year Renal Biopsy Index: a scoring system to drive biopsy indication at 1-year post-kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Naesens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redmer Luning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy317⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.13290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02157503v1</w:t>
+                <w:t xml:space="preserve">inserm-02157688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EKiTE network (epidemiology in kidney transplantation - a European validated database): an initiative epidemiological and translational European collaborative research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Baayen</w:t>
+                <w:t xml:space="preserve">Comparative effectiveness of teriflunomide vs dimethyl fumarate in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Axel Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (7), pp.e635-e646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000007938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12882-019-1522-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02341589v1</w:t>
+                <w:t xml:space="preserve">inserm-02289153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Centered Simulations to Assess the Usefulness of the 70-Gene Signature for Adjuvant Chemotherapy Administration in Early-Stage Breast Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Lack of impact of pre-emptive deceased-donor kidney transplantation on graft outcomes: a propensity score-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.886-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10549-018-05107-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158776v1</w:t>
+                <w:t xml:space="preserve">inserm-02157503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic predictions of long-term kidney graft failure: an information tool promoting patient-centred care.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The EKiTE network (epidemiology in kidney transplantation - a European validated database): an initiative epidemiological and translational European collaborative research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Girerd</w:t>
+                <w:t xml:space="preserve">K. Kerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz027⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-019-1522-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880213v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Patient-Centered Simulations to Assess the Usefulness of the 70-Gene Signature for Adjuvant Chemotherapy Administration in Early-Stage Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Frenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174 (2), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-018-05107-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12955-018-0870-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158611v1</w:t>
+                <w:t xml:space="preserve">hal-03158776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilator-Free Day Outcomes Can Be Misleading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Propensity score-based comparison of the graft failure risk between kidney transplant recipients of standard and expanded criteria donor grafts: Toward increasing the pool of marginal donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002890⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), pp.1151-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.14651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158597v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse probability weighting to control confounding in an illness-death model for interval-censored data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christian Roussel</w:t>
+                <w:t xml:space="preserve">Ventilator-Free Day Outcomes Can Be Misleading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7550⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (3), pp.425-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833316v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An early increase in endothelial protein C receptor is associated with excess mortality in pneumococcal pneumonia with septic shock in the ICU</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zambon</w:t>
+                <w:t xml:space="preserve">Inverse probability weighting to control confounding in an illness-death model for interval-censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Equipe I, 37 (8), pp.1245-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-018-2179-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02157511v1</w:t>
+                <w:t xml:space="preserve">hal-01833316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propensity score-based comparison of the graft failure risk between kidney transplant recipients of standard and expanded criteria donor grafts: Toward increasing the pool of marginal donors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mourad</w:t>
+                <w:t xml:space="preserve">Stéphane Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.14651⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-018-0870-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881151v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is pre-transplant sensitization against angiotensin II type 1 receptor still a risk factor of graft and patient outcome in kidney transplantation in the anti-HLA Luminex era? A retrospective study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An early increase in endothelial protein C receptor is associated with excess mortality in pneumococcal pneumonia with septic shock in the ICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Anglicheau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+                <w:t xml:space="preserve">Agnès Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Trebern-Launay</w:t>
+                <w:t xml:space="preserve">Nathalie Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13009⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-018-2179-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02155250v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized and weighted time-dependent receiver operating characteristic curves to evaluate the intrinsic prognostic capacities of a marker by taking into account confounding factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Chapal</w:t>
+                <w:t xml:space="preserve">Tropism and virulence of Cutibacterium (formerly Propionibacterium) acnes involved in implant-associated infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghislain Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280217702416⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.73 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153739v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01814725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal mixture model for competing risks: a method used in waitlisted renal transplant candidates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Briançon</w:t>
+                <w:t xml:space="preserve">Is pre-transplant sensitization against angiotensin II type 1 receptor still a risk factor of graft and patient outcome in kidney transplantation in the anti-HLA Luminex era? A retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Deltombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Anglicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Trebern-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-017-0322-3⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (11), pp.1150-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.13009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153825v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02155250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropism and virulence of Cutibacterium (formerly Propionibacterium) acnes involved in implant-associated infection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
+                <w:t xml:space="preserve">Standardized and weighted time-dependent receiver operating characteristic curves to evaluate the intrinsic prognostic capacities of a marker by taking into account confounding factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lepelletier</w:t>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chapal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (11), pp.3397-3410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280217702416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01814725v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal threshold estimator of a prognostic marker by maximizing a time-dependent expected utility function for a patient-centered stratified medicine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Horizontal mixture model for competing risks: a method used in waitlisted renal transplant candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-017-0322-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280216671161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149057v1</w:t>
+                <w:t xml:space="preserve">inserm-02153825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Literature-Based Approach to Evaluate the Predictive Capacity of a Marker Using Time-Dependent Summary Receiver Operating Characteristics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospective, multicenter, controlled study of quality of life, psychological adjustment process and medical outcomes of patients receiving a preemptive kidney transplant compared to a similar population of recipients after a dialysis period of less than three years – The PreKit-QoL study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280212464542⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-016-0225-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157725v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of survival outcomes between Expanded Criteria Donor and Standard Criteria Donor kidney transplant recipients: a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Larmet</w:t>
+                <w:t xml:space="preserve">Failure of Calcineurin Inhibitor (Tacrolimus) Weaning Randomized Trial in Long-Term Stable Kidney Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Soulillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Papuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.12736⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (11), pp.3255-3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.13946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153196v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02150143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative efficacy of fingolimod vs natalizumab: A French multicenter observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Debouverie</w:t>
+                <w:t xml:space="preserve">Comparison of survival outcomes between Expanded Criteria Donor and Standard Criteria Donor kidney transplant recipients: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Larmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002395⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.403-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299977v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A joint model for longitudinal and time-to-event data to better assess the specific role of donor and recipient factors on long-term kidney transplantation outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (5), pp.469-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10654-016-0121-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propensity Score to Detect Baseline Imbalance in Cluster Randomized Trials: The Role of the c-Statistic</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative efficacy of fingolimod vs natalizumab: A French multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-015-0100-4⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (8), pp.771-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157743v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality Prediction after the First Year of Kidney Transplantation: An Observational Study on Two European Cohorts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Optimal threshold estimator of a prognostic marker by maximizing a time-dependent expected utility function for a patient-centered stratified medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155278⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.1847-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280216671161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868416v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of the performance of different statistical tests for time-to-event analysis with confounding factors: practical illustrations in kidney transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">A Literature-Based Approach to Evaluate the Predictive Capacity of a Marker Using Time-Dependent Summary Receiver Operating Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.6777⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.674-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280212464542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153379v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of Calcineurin Inhibitor (Tacrolimus) Weaning Randomized Trial in Long-Term Stable Kidney Transplant Recipients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Soulillou</w:t>
+                <w:t xml:space="preserve">Propensity Score to Detect Baseline Imbalance in Cluster Randomized Trials: The Role of the c-Statistic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.13946⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-015-0100-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02150143v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective, multicenter, controlled study of quality of life, psychological adjustment process and medical outcomes of patients receiving a preemptive kidney transplant compared to a similar population of recipients after a dialysis period of less than three years – The PreKit-QoL study protocol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Comparisons of the performance of different statistical tests for time-to-event analysis with confounding factors: practical illustrations in kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-016-0225-7⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (7), pp.1103-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153475v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Each additional hour of cold ischemia time significantly increases the risk of graft failure and mortality following renal transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Kreis</w:t>
+                <w:t xml:space="preserve">Mortality Prediction after the First Year of Kidney Transplantation: An Observational Study on Two European Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ki.2014.304⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.e0155278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147789v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multistate additive relative survival semi-Markov model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">PREventing Delayed Graft Function by Driving Immunosuppressive InduCtion Treatment (PREDICT-DGF): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chapal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Papuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280215586456⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-0807-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149620v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREventing Delayed Graft Function by Driving Immunosuppressive InduCtion Treatment (PREDICT-DGF): study protocol for a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Papuchon</w:t>
+                <w:t xml:space="preserve">Comparative efficacyof fingolimod versus natalizumab in multiple sclerosis: a prospective multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Axel Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31st Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis (ECTRIMS), Barcelona, SPAIN, OCT 07-10, 2015, 21 (11), pp.62--63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985789v2</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative efficacyof fingolimod versus natalizumab in multiple sclerosis: a prospective multicenter observational study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multistate additive relative survival semi-Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (4), pp.1700-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280215586456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259392v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbit antithymocyte globulin–induced serum sickness disease and human kidney graft survival</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Each additional hour of cold ischemia time significantly increases the risk of graft failure and mortality following renal transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Viklicky</w:t>
+                <w:t xml:space="preserve">Agnes Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Trebern-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI82267⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (2), pp.343-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2014.304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147235v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02147789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A personalized follow-up of kidney transplant recipients using video conferencing based on a 1-year scoring system predictive of long term graft failure (TELEGRAFT study): protocol for a randomized controlled trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Meurette</w:t>
+                <w:t xml:space="preserve">Rabbit antithymocyte globulin–induced serum sickness disease and human kidney graft survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Daguin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+                <w:t xml:space="preserve">Apolline Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Viklicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2369-16-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (12), pp.4655-4665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI82267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147354v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02147235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of Highly Differentiated Cytotoxic Terminally Differentiated Effector Memory CD8+ T Cells in a Subset of Clinically Stable Kidney Transplant Recipients: A Potential Marker for Late Graft Dysfunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Danger</w:t>
+                <w:t xml:space="preserve">A personalized follow-up of kidney transplant recipients using video conferencing based on a 1-year scoring system predictive of long term graft failure (TELEGRAFT study): protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Meurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Daguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2013080848⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2369-16-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02163547v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02147354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach was used to better evaluate the capacity of a prognostic marker using published survival curves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Daguin</w:t>
+                <w:t xml:space="preserve">Expansion of Highly Differentiated Cytotoxic Terminally Differentiated Effector Memory CD8+ T Cells in a Subset of Clinically Stable Kidney Transplant Recipients: A Potential Marker for Late Graft Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boeffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Clave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïck Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (8), pp.1856-1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2013080848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.10.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02163160v1</w:t>
+                <w:t xml:space="preserve">inserm-02163547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpesvirus 6 reactivation before engraftment is strongly predictive of graft failure after double umbilical cord blood allogeneic stem cell transplantation in adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">An original approach was used to better evaluate the capacity of a prognostic marker using published survival curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ashton-Chess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2014.07.264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03349770v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02163160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A useful scoring system for the prediction and management of delayed graft function following kidney transplantation from cadaveric donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chapal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86 (6), pp.1130-1139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2014.188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative approach to estimate age-related mortality of kidney transplant recipients compared to the general population: results in favor of old-to-old transplantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (2), pp.219-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tri.12241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-state analysis of kidney transplant recipients outcome: a semi-Markov model for studying the role of pre-transplant sensitization against Angiotensin II Type 1 receptor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human herpesvirus 6 reactivation before engraftment is strongly predictive of graft failure after double umbilical cord blood allogeneic stem cell transplantation in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Soulillou</w:t>
+                <w:t xml:space="preserve">Amandine Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Labopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (11), pp.945 - 954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2014.07.264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04769439v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03349770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of miR-142-5p in Peripheral Blood Mononuclear Cells from Renal Transplant Patients with Chronic Antibody-Mediated Rejection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Multi-state analysis of kidney transplant recipients outcome: a semi-Markov model for studying the role of pre-transplant sensitization against Angiotensin II Type 1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duska Dragun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Soulillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155 (1), pp.117-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02165884v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04769439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Soluble Flt-1 Correlates With Delayed Graft Function and Early Loss of Peritubular Capillaries in the Kidney Graft</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odette Carceles</w:t>
+                <w:t xml:space="preserve">Expression of miR-142-5p in Peripheral Blood Mononuclear Cells from Renal Transplant Patients with Chronic Antibody-Mediated Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0b013e31829f4772⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e60702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02166095v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02165884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the risk factors effects between two populations: two alternative approaches illustrated by the analysis of first and second kidney transplant recipients</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased Soluble Flt-1 Correlates With Delayed Graft Function and Early Loss of Peritubular Capillaries in the Kidney Graft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chapal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Meffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Carceles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (8), pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e31829f4772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02165977v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02166095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the risk factors effects between two populations: two alternative approaches illustrated by the analysis of first and second kidney transplant recipients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Comparison of the risk factors effects between two populations: two alternative approaches illustrated by the analysis of first and second kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.102. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00850825v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02165977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretransplant Sensitization Against Angiotensin II Type 1 Receptor Is a Risk Factor for Acute Rejection and Graft Loss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Giral</w:t>
+                <w:t xml:space="preserve">Comparison of the risk factors effects between two populations: two alternative approaches illustrated by the analysis of first and second kidney transplant recipients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucher</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.12397⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-13-102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02165660v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00850825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Steroid Withdrawal Compared With Steroid Avoidance Correlates With Graft Failure Among Kidney Transplant Recipients With an History of Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cantarovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hodemon-Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Trébern-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (4), pp.1497-1502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.transproceed.2012.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02165669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural History of Clinical Operational Tolerance After Kidney Transplantation Through Twenty-Seven Cases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pretransplant Sensitization Against Angiotensin II Type 1 Receptor Is a Risk Factor for Acute Rejection and Graft Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Danger</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P D van Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (12), pp.3296 - 3307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2012.04249.x⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (10), pp.2567-2576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.12397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388058v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02165660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased risk of multiple sclerosis relapse after in vitro fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (8), pp.796-802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnnp-2012-302235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Blood of Healthy Individuals Exhibits CD8 T Cells with a Highly Altered TCR Vb Repertoire but with an Unmodified Phenotype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brouard</w:t>
+                <w:t xml:space="preserve">The Natural History of Clinical Operational Tolerance After Kidney Transplantation Through Twenty-Seven Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021240⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (12), pp.3296 - 3307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2012.04249.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501720v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of soluble ST2 protein in idiopathic nephrotic syndrome recurrence following kidney transplantation.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Blood of Healthy Individuals Exhibits CD8 T Cells with a Highly Altered TCR Vb Repertoire but with an Unmodified Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asta Valanciuté</w:t>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boeffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Kamal</w:t>
+                <w:t xml:space="preserve">Caroline Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2009.03.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e21240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00418324v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Potential role of soluble ST2 protein in idiopathic nephrotic syndrome recurrence following kidney transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asta Valanciuté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (3), pp.522-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2009.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00418324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Semi-Markov Model Based on Generalized Weibull Distribution with an Illustration for HIV Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Daurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47 (6), pp.825-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bimj.200410170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11729,114 +11863,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles semi-Markoviens : Application à l'analyse de l'évolution de pathologies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00267683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId403"/>
+      <w:footerReference w:type="default" r:id="rId410"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11904,51 +12038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67FED607"/>
+    <w:nsid w:val="B377242C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12135,51 +12269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0330-7457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119769263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203298148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2714-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Francis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Jonathan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucher Yohann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-094688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vall&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kermen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006933" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Saint-Genis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birckener" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-088306" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05474298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reucherand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezaf420" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000005464" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabathe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2024-037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00241-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campfort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154843" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221139156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04794872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Danelian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chatton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jci-2022-0032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802211047345" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04328638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prouteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2021.06.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Castelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boucquemont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac152" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04795554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirracchio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000323" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savoye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legeai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pastural" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000004369" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seguin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Loncle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10742-022-00289-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Asar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003209" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pernin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-021-02278-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lejeune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Laplaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10154-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lasalle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001308" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Querard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81110-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820873v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabath&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Axel Laplaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.05.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03236402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dujardin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.08.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buschiazzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab109" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019080847" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04065702v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240929" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626392v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchereau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cornuaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dantal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13653" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03603017v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz175" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02979802v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5154" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65917-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Havas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101928" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158814v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garandeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002804" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Naesens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmer Luning" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13290" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de S&#232;ze" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007938" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2018.08.086" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mourad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy221" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157503v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy317" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kerleau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baayen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1522-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880213v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002890" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157511v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chapelet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zambon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2179-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881151v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Dion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14651" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155250v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deltombe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anglicheau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Trebern-Launay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280217702416" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153825v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-017-0322-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.04.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157725v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Daures" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280212464542" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153196v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larmet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12736" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299977v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jousset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002395" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443463v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0121-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157743v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0100-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868416v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascual" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Steiger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155278" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153379v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6777" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150143v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugast" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Soulillou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papuchon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerif" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13946" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147789v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Debout" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kreis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.304" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149620v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215586456" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985789v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Marguerite" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Neau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0807-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259392v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jousset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147235v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Le Berre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Evanno" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Viklicky" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82267" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147354v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2369-16-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163547v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boeffard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clave" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013080848" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163160v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ashton-Chess" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.022" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349770v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Bourgeois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillaume" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delaunay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2014.07.264" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163259v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.188" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163439v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12241" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04769439v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Dragun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165884v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Paul" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060702" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166095v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;el" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Meffray" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Carceles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e31829f4772" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165977v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850825v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-102" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165660v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P D van Huyen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Renaudin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12397" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165669v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantarovich" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hodemon-Corne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.10.055" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388058v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2012.04249.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826749v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confavreux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2012-302235" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501720v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021240" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418324v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herv&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Valanciut&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kamal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2009.03.021" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979846v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mathieu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Pierre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200410170" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3EA7C3255E8BA89177C72685369D041236AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267683v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0330-7457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119769263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203298148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2714-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabathe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2024-037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kermen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006933" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Francis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Jonathan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucher Yohann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-094688" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Saint-Genis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birckener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-088306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05474298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reucherand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacoste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezaf420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000005464" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campfort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00241-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221139156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04794872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Danelian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chatton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jci-2022-0032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792872v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Loncle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10742-022-00289-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04795554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirracchio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000323" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savoye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legeai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pastural" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000004369" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04328638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prouteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2021.06.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Castelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boucquemont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac152" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802211047345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lejeune" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Laplaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10154-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lasalle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001308" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Querard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pernin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-021-02278-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Asar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003209" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81110-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabath&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Axel Laplaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.05.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03236402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dujardin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legendre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.08.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buschiazzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04065702v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240929" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019080847" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchereau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cornuaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dantal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13653" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03603017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz175" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02979802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5154" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158814v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garandeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002804" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65917-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Havas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101928" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2018.08.086" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mourad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy221" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157688v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Naesens" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmer Luning" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13290" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de S&#232;ze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007938" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157503v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341589v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kerleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baayen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1522-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Dion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14651" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158597v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002890" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157511v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chapelet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zambon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2179-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.04.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deltombe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anglicheau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Trebern-Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280217702416" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-017-0322-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugast" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Soulillou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papuchon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerif" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13946" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153196v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larmet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12736" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443463v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0121-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jousset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002395" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157725v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Daures" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280212464542" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157743v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0100-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153379v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6777" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868416v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascual" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Steiger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155278" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985789v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Marguerite" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Neau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0807-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259392v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jousset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149620v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215586456" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147789v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Debout" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kreis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.304" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147235v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Le Berre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Evanno" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Viklicky" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82267" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147354v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2369-16-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163547v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boeffard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clave" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013080848" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163160v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ashton-Chess" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.022" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163259v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.188" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163439v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12241" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349770v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Bourgeois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillaume" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delaunay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2014.07.264" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04769439v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Dragun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165884v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Paul" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060702" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166095v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;el" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Meffray" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Carceles" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e31829f4772" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850825v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-102" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165669v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantarovich" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hodemon-Corne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.10.055" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165660v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P D van Huyen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Renaudin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12397" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826749v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confavreux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2012-302235" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388058v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2012.04249.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501720v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021240" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418324v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herv&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Valanciut&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kamal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2009.03.021" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979846v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mathieu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200410170" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3EA7C3255E8BA89177C72685369D041236AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267683v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>