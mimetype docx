--- v1 (2026-04-20)
+++ v2 (2026-05-18)
@@ -270,1367 +270,1367 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">survivalSL: an R Package for Predicting Survival by a Super Learner</w:t>
+                <w:t xml:space="preserve">Predicting EQ-5D-3L utility values from clinical data in a prospective cohort of kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sabathe</w:t>
+                <w:t xml:space="preserve">V. Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32614/rj-2024-037⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-025-01802-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392502v1</w:t>
+                <w:t xml:space="preserve">hal-05108176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frozen Elephant Trunk Technique to Reduce Circulatory Arrest Time in Hybrid Aortic Arch for Acute Aortic Dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.10.1097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive and prognostic factors of efficacy of third-line chemotherapy in patients with unresectable pancreatic cancer: a cohort-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pelras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oncolo/oyaf125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic factors of disability progression in multiple sclerosis in real life: the OFSEP-high definition (OFSEP-HD) prospective cohort in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemin Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epstein Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucher Yohann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (4), pp.e094688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-094688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting EQ-5D-3L utility values from clinical data in a prospective cohort of kidney transplant recipients</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicentre, double-blind, randomised controlled clinical trial comparing intermittent cefoxitin administration versus loading bolus followed by continuous infusion for the prevention of surgical site infection in colorectal surgery: the PROPHYLOXITIN study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giral</w:t>
+                <w:t xml:space="preserve">Quentin Saint-Genis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Birckener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-025-01802-6⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.e088306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-088306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108176v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentre, double-blind, randomised controlled clinical trial comparing intermittent cefoxitin administration versus loading bolus followed by continuous infusion for the prevention of surgical site infection in colorectal surgery: the PROPHYLOXITIN study protocol</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Donor Age on Survival in Lung Transplantation: A Multicentric Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garnier</w:t>
+                <w:t xml:space="preserve">Bérénice Reucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-088306⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (12), pp.ezaf420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezaf420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115908v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05474298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Donor Age on Survival in Lung Transplantation: A Multicentric Retrospective Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Donor–recipient Interactions for a Relative Appraisal of Kidney Graft Marginality: A French Multicentric Cohort-based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+                <w:t xml:space="preserve">Corentin Choisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezaf420⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/tp.0000000000005464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05474298v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Donor–recipient Interactions for a Relative Appraisal of Kidney Graft Marginality: A French Multicentric Cohort-based Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">survivalSL: an R Package for Predicting Survival by a Super Learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sabathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.4-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/tp.0000000000005464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32614/rj-2024-037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212536v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term survival of traumatic brain injury and intra-cerebral haemorrhage patients: A multicentric observational cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Islet-after-kidney transplantation versus kidney alone in kidney transplant recipients with type 1 diabetes (KAIAK): a population-based target trial emulation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dantan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Fanny Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Campfort</w:t>
+                <w:t xml:space="preserve">Gilles Blancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2024.154843⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Lancet. Diabetes &amp; Endocrinology, 12 (10), pp.716-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638779v1</w:t>
+                <w:t xml:space="preserve">hal-04768668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islet-after-kidney transplantation versus kidney alone in kidney transplant recipients with type 1 diabetes (KAIAK): a population-based target trial emulation in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Long-term survival of traumatic brain injury and intra-cerebral haemorrhage patients: A multicentric observational cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Buron</w:t>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Blancho</w:t>
+                <w:t xml:space="preserve">M. Campfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, The Lancet. Diabetes &amp; Endocrinology, 12 (10), pp.716-724. </w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.154843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00241-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2024.154843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768668v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the decision to switch from first to second-line therapy in multiple sclerosis: a dynamic scoring system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1720,64 +1720,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of in-sample positivity violations using regression trees: The PoRT algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Danelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,1722 +1831,1722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early use of barbiturates is associated with increased mortality in traumatic brain injury patients from a propensity score-based analysis of a prospective cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Léger</w:t>
+                <w:t xml:space="preserve">Association Between Deceased Donor Acute Kidney Injury Assessed Using Baseline Serum Creatinine Back-Estimation and Graft Survival: Results From the French National CRISTAL Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Frasca</w:t>
+                <w:t xml:space="preserve">Camille Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+                <w:t xml:space="preserve">Aghilès Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Seguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0268013⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (2), pp.164-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2021.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663855v1</w:t>
+                <w:t xml:space="preserve">inserm-04328638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-stat®: a cloud-based application to facilitate the emulation of clinical trials for real-world evidence based on real-world data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of kidney transplantation in obese candidates: a time-dependent propensity score matching study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Loncle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prezelin-Reydit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Services and Outcomes Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10742-022-00289-5⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nephrol Dial Transplant, 37 (9), pp.1768-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792872v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal inference in case of near‐violation of positivity: comparison of methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G-computation and doubly robust standardisation for continuous-time data: A comparison with inverse probability weighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bimj.202000323⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.706-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09622802211047345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795554v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Kidney Transplantation Moratorium in France Because of the COVID-19 Pandemic: A Cohort-based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pastural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (12), pp.2416-2425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/tp.0000000000004369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Deceased Donor Acute Kidney Injury Assessed Using Baseline Serum Creatinine Back-Estimation and Graft Survival: Results From the French National CRISTAL Registry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Prouteau</w:t>
+                <w:t xml:space="preserve">Causal inference in case of near‐violation of positivity: comparison of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aghilès Hamroun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Romain Pirracchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (2), pp.164-174. </w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (8), pp.1389-1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2021.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bimj.202000323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04328638v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of kidney transplantation in obese candidates: a time-dependent propensity score matching study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early use of barbiturates is associated with increased mortality in traumatic brain injury patients from a propensity score-based analysis of a prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Castelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Denis Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Prezelin-Reydit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">Philippe Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac152⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.e0268013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0268013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481444v1</w:t>
+                <w:t xml:space="preserve">hal-03663855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-computation and doubly robust standardisation for continuous-time data: A comparison with inverse probability weighting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+                <w:t xml:space="preserve">Plug-stat®: a cloud-based application to facilitate the emulation of clinical trials for real-world evidence based on real-world data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Leyrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Cyrille Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (4), pp.706-718. </w:t>
+              <w:t xml:space="preserve">Health Services and Outcomes Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.266-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09622802211047345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10742-022-00289-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796474v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMILE: a predictive model for Scoring the severity of relapses in MultIple scLErosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renal transplantation outcomes in obese patients: a French cohort-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lejeune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Chatton</w:t>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-A Laplaud</w:t>
+                <w:t xml:space="preserve">L. Albano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Le Page</w:t>
+                <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
+                <w:t xml:space="preserve">V. Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 268 (2), pp.669-679. </w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-10154-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12882-021-02278-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169764v1</w:t>
+                <w:t xml:space="preserve">hal-03292105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Trial Emulation by Matching Time-dependent Propensity Scores : The Example of Estimating Impact of Kidney Transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">External Validation of the DynPG for Kidney Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Leffondré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lasalle</w:t>
+                <w:t xml:space="preserve">Özgür Asar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000001308⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (2), pp.396-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292257v1</w:t>
+                <w:t xml:space="preserve">inserm-02548875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariates adjustment questioned conclusions of predictive analyses: an illustration with the Kidney Donor Risk Index</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
+                <w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.007⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.e047279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237474v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal transplantation outcomes in obese patients: a French cohort-based study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Clinical Trial Emulation by Matching Time-dependent Propensity Scores : The Example of Estimating Impact of Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Leffondré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lorent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Pernin</w:t>
+                <w:t xml:space="preserve">Mathilde Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-021-02278-1⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (2), pp.220-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000001308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292105v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External Validation of the DynPG for Kidney Transplant Recipients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Covariates adjustment questioned conclusions of predictive analyses: an illustration with the Kidney Donor Risk Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Özgür Asar</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02548875v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Léger</w:t>
+                <w:t xml:space="preserve">SMILE: a predictive model for Scoring the severity of relapses in MultIple scLErosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D-A Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+                <w:t xml:space="preserve">E Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
+                <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.e047279. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268 (2), pp.669-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-10154-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352415v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-computation and machine learning for estimating the causal effects of binary exposure statuses on binary outcomes</w:t>
               </w:r>
@@ -3558,77 +3558,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3675,51 +3675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation d’essai clinique randomisé chez des patients atteints d’une sclérose en plaques pour estimer le bénéfice d’un changement de traitement précoce vers un traitement de seconde ligne : approche par scores de propensions dépendant du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sabathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,64 +3809,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent lymphocyte count after transplantation is associated with higher risk of graft failure and death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3943,77 +3943,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotid versus femoral access for transcatheter aortic valve replacement: comparable results in the current era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4058,831 +4058,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction therapy in kidney transplant recipients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Induction Therapy in Elderly Kidney Transplant Recipients with Low Immunological Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boucquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Scemla</w:t>
+                <w:t xml:space="preserve">Claire Garandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240929⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (3), pp.613-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065702v1</w:t>
+                <w:t xml:space="preserve">hal-03158814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminally Differentiated Effector Memory CD8+ T Cells Identify Kidney Transplant Recipients at High Risk of Graft Failure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The weekend effect in kidney transplantation outcomes: a French cohort‐based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
+                <w:t xml:space="preserve">Simon Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Yap</w:t>
+                <w:t xml:space="preserve">Julien Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tra-My Doan-Ngoc</w:t>
+                <w:t xml:space="preserve">Adeline Cornuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Danger</w:t>
+                <w:t xml:space="preserve">Jacques Dantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (4), pp.876-891. </w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2019080847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tri.13653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735387v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02626392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weekend effect in kidney transplantation outcomes: a French cohort‐based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of machine perfusion versus cold storage in kidney transplant recipients from expanded criteria donors: a cohort-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dantal</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13653⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (6), pp.1051-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02626392v1</w:t>
+                <w:t xml:space="preserve">hal-03603017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of machine perfusion versus cold storage in kidney transplant recipients from expanded criteria donors: a cohort-based study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Long‐term effect of first‐line injectable multiple sclerosis treatments: input of a time‐dependent propensity score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fanny Buron</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz175⟩</w:t>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.1680-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.5154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603017v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term effect of first‐line injectable multiple sclerosis treatments: input of a time‐dependent propensity score</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terminally Differentiated Effector Memory CD8+ T Cells Identify Kidney Transplant Recipients at High Risk of Graft Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lefort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+                <w:t xml:space="preserve">Tra-My Doan-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Edan</w:t>
+                <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (12), pp.1680-1688. </w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.876-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pds.5154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2019080847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979802v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Therapy in Elderly Kidney Transplant Recipients with Low Immunological Risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Induction therapy in kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Garandeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+                <w:t xml:space="preserve">Anne Scemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104 (3), pp.613-622. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158814v1</w:t>
+                <w:t xml:space="preserve">hal-04065702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-computation, propensity score-based methods, and targeted maximum likelihood estimator for causal inference with different covariates sets: a comparative simulation study</w:t>
               </w:r>
@@ -4894,51 +4894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,51 +5041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5130,4264 +5130,4264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic predictions of long-term kidney graft failure: an information tool promoting patient-centred care.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Meta-analysis of predictive models to assess the clinical validity and utility for patient-centered medical decision making: application to the CAncer of the Prostate Risk Assessment (CAPRA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Blanche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Legendre</w:t>
+                <w:t xml:space="preserve">Haïfa Maalmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Girerd</w:t>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz027⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-018-0727-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880213v1</w:t>
+                <w:t xml:space="preserve">inserm-02306977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Valve Deterioration of Bioprosthetic Aortic Valves: An Underestimated Complication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+                <w:t xml:space="preserve">The 1-year Renal Biopsy Index: a scoring system to drive biopsy indication at 1-year post-kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
+                <w:t xml:space="preserve">Karine Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Naesens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redmer Luning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Thoracic and Cardiovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcvs.2018.08.086⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.13290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158822v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of graft and patient survival according to the transplantation centre policy for 1-year screening biopsy among stable kidney recipients: a propensity score-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Mourad</w:t>
+                <w:t xml:space="preserve">Comparative effectiveness of teriflunomide vs dimethyl fumarate in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Axel Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (7), pp.e635-e646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000007938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02157631v1</w:t>
+                <w:t xml:space="preserve">inserm-02289153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of predictive models to assess the clinical validity and utility for patient-centered medical decision making: application to the CAncer of the Prostate Risk Assessment (CAPRA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dantan</w:t>
+                <w:t xml:space="preserve">Structural Valve Deterioration of Bioprosthetic Aortic Valves: An Underestimated Complication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Thoracic and Cardiovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (4), pp.1383-1390.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcvs.2018.08.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-018-0727-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02306977v1</w:t>
+                <w:t xml:space="preserve">hal-03158822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1-year Renal Biopsy Index: a scoring system to drive biopsy indication at 1-year post-kidney transplantation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of graft and patient survival according to the transplantation centre policy for 1-year screening biopsy among stable kidney recipients: a propensity score-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+                <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13290⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.703-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02157688v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effectiveness of teriflunomide vs dimethyl fumarate in multiple sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome de Sèze</w:t>
+                <w:t xml:space="preserve">Lack of impact of pre-emptive deceased-donor kidney transplantation on graft outcomes: a propensity score-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000007938⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.886-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02289153v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of impact of pre-emptive deceased-donor kidney transplantation on graft outcomes: a propensity score-based study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Patient-Centered Simulations to Assess the Usefulness of the 70-Gene Signature for Adjuvant Chemotherapy Administration in Early-Stage Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fanny Buron</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Frenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy317⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174 (2), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-018-05107-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02157503v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EKiTE network (epidemiology in kidney transplantation - a European validated database): an initiative epidemiological and translational European collaborative research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12882-019-1522-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02341589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Centered Simulations to Assess the Usefulness of the 70-Gene Signature for Adjuvant Chemotherapy Administration in Early-Stage Breast Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamic predictions of long-term kidney graft failure: an information tool promoting patient-centred care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Frenel</w:t>
+                <w:t xml:space="preserve">Paul Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+                <w:t xml:space="preserve">Sophie Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 174 (2), pp.537-542. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (11), pp.1961-1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10549-018-05107-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158776v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propensity score-based comparison of the graft failure risk between kidney transplant recipients of standard and expanded criteria donor grafts: Toward increasing the pool of marginal donors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georges Mourad</w:t>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.14651⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-018-0870-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881151v1</w:t>
+                <w:t xml:space="preserve">hal-03158611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilator-Free Day Outcomes Can Be Misleading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Inverse probability weighting to control confounding in an illness-death model for interval-censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002890⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Equipe I, 37 (8), pp.1245-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158597v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse probability weighting to control confounding in an illness-death model for interval-censored data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christian Roussel</w:t>
+                <w:t xml:space="preserve">Ventilator-Free Day Outcomes Can Be Misleading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7550⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (3), pp.425-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833316v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An early increase in endothelial protein C receptor is associated with excess mortality in pneumococcal pneumonia with septic shock in the ICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">Nathalie Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-018-0870-6⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-018-2179-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158611v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An early increase in endothelial protein C receptor is associated with excess mortality in pneumococcal pneumonia with septic shock in the ICU</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propensity score-based comparison of the graft failure risk between kidney transplant recipients of standard and expanded criteria donor grafts: Toward increasing the pool of marginal donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rousseau</w:t>
+                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zambon</w:t>
+                <w:t xml:space="preserve">Angélina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (1), </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), pp.1151-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-018-2179-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajt.14651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02157511v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropism and virulence of Cutibacterium (formerly Propionibacterium) acnes involved in implant-associated infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardized and weighted time-dependent receiver operating characteristic curves to evaluate the intrinsic prognostic capacities of a marker by taking into account confounding factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ghislain Aubin</w:t>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Lepelletier</w:t>
+                <w:t xml:space="preserve">Marion Chapal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (11), pp.3397-3410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280217702416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01814725v1</w:t>
+                <w:t xml:space="preserve">inserm-02153739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is pre-transplant sensitization against angiotensin II type 1 receptor still a risk factor of graft and patient outcome in kidney transplantation in the anti-HLA Luminex era? A retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Deltombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Anglicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Trebern-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (11), pp.1150-1160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tri.13009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02155250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized and weighted time-dependent receiver operating characteristic curves to evaluate the intrinsic prognostic capacities of a marker by taking into account confounding factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+                <w:t xml:space="preserve">Horizontal mixture model for competing risks: a method used in waitlisted renal transplant candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Combescure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chapal</w:t>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (11), pp.3397-3410. </w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280217702416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10654-017-0322-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153739v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal mixture model for competing risks: a method used in waitlisted renal transplant candidates</w:t>
+                <w:t xml:space="preserve">Tropism and virulence of Cutibacterium (formerly Propionibacterium) acnes involved in implant-associated infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
+                <w:t xml:space="preserve">Guillaume Ghislain Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Kessler</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Briançon</w:t>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.73 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-017-0322-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02153825v1</w:t>
+                <w:t xml:space="preserve">inserm-01814725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective, multicenter, controlled study of quality of life, psychological adjustment process and medical outcomes of patients receiving a preemptive kidney transplant compared to a similar population of recipients after a dialysis period of less than three years – The PreKit-QoL study protocol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Optimal threshold estimator of a prognostic marker by maximizing a time-dependent expected utility function for a patient-centered stratified medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-016-0225-7⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.1847-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280216671161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02153475v1</w:t>
+                <w:t xml:space="preserve">inserm-02149057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of Calcineurin Inhibitor (Tacrolimus) Weaning Randomized Trial in Long-Term Stable Kidney Transplant Recipients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A Literature-Based Approach to Evaluate the Predictive Capacity of a Marker Using Time-Dependent Summary Receiver Operating Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.13946⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.674-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280212464542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02150143v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of survival outcomes between Expanded Criteria Donor and Standard Criteria Donor kidney transplant recipients: a systematic review and meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A joint model for longitudinal and time-to-event data to better assess the specific role of donor and recipient factors on long-term kidney transplantation outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combescure</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dantan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Larmet</w:t>
+                <w:t xml:space="preserve">Fanny Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.12736⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (5), pp.469-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-016-0121-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153196v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint model for longitudinal and time-to-event data to better assess the specific role of donor and recipient factors on long-term kidney transplantation outcomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">Comparative efficacy of fingolimod vs natalizumab: A French multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-016-0121-2⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (8), pp.771-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443463v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative efficacy of fingolimod vs natalizumab: A French multicenter observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Debouverie</w:t>
+                <w:t xml:space="preserve">Comparison of survival outcomes between Expanded Criteria Donor and Standard Criteria Donor kidney transplant recipients: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Larmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002395⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.403-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299977v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal threshold estimator of a prognostic marker by maximizing a time-dependent expected utility function for a patient-centered stratified medicine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Propensity Score to Detect Baseline Imbalance in Cluster Randomized Trials: The Role of the c-Statistic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tessier</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280216671161⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-015-0100-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149057v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Literature-Based Approach to Evaluate the Predictive Capacity of a Marker Using Time-Dependent Summary Receiver Operating Characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Foucher</w:t>
+                <w:t xml:space="preserve">Comparisons of the performance of different statistical tests for time-to-event analysis with confounding factors: practical illustrations in kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280212464542⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (7), pp.1103-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157725v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propensity Score to Detect Baseline Imbalance in Cluster Randomized Trials: The Role of the c-Statistic</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mortality Prediction after the First Year of Kidney Transplantation: An Observational Study on Two European Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-015-0100-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.e0155278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157743v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of the performance of different statistical tests for time-to-event analysis with confounding factors: practical illustrations in kidney transplantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failure of Calcineurin Inhibitor (Tacrolimus) Weaning Randomized Trial in Long-Term Stable Kidney Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">E. Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Soulillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Papuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.6777⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (11), pp.3255-3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.13946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153379v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02150143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality Prediction after the First Year of Kidney Transplantation: An Observational Study on Two European Cohorts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Prospective, multicenter, controlled study of quality of life, psychological adjustment process and medical outcomes of patients receiving a preemptive kidney transplant compared to a similar population of recipients after a dialysis period of less than three years – The PreKit-QoL study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürg Steiger</w:t>
+                <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (5), pp.e0155278. </w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12882-016-0225-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868416v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREventing Delayed Graft Function by Driving Immunosuppressive InduCtion Treatment (PREDICT-DGF): study protocol for a randomized controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A multistate additive relative survival semi-Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-015-0807-x⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (4), pp.1700-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280215586456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985789v2</w:t>
+                <w:t xml:space="preserve">inserm-02149620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative efficacyof fingolimod versus natalizumab in multiple sclerosis: a prospective multicenter observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
+                <w:t xml:space="preserve">Each additional hour of cold ischemia time significantly increases the risk of graft failure and mortality following renal transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Trebern-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (2), pp.343-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2014.304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259392v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02147789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multistate additive relative survival semi-Markov model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">PREventing Delayed Graft Function by Driving Immunosuppressive InduCtion Treatment (PREDICT-DGF): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chapal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Papuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280215586456⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-0807-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149620v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Each additional hour of cold ischemia time significantly increases the risk of graft failure and mortality following renal transplantation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Legendre</w:t>
+                <w:t xml:space="preserve">Comparative efficacyof fingolimod versus natalizumab in multiple sclerosis: a prospective multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Axel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Kreis</w:t>
+                <w:t xml:space="preserve">L. Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31st Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis (ECTRIMS), Barcelona, SPAIN, OCT 07-10, 2015, 21 (11), pp.62--63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147789v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbit antithymocyte globulin–induced serum sickness disease and human kidney graft survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9477,103 +9477,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A personalized follow-up of kidney transplant recipients using video conferencing based on a 1-year scoring system predictive of long term graft failure (TELEGRAFT study): protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Meurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.6. </w:t>
@@ -9611,51 +9611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion of Highly Differentiated Cytotoxic Terminally Differentiated Effector Memory CD8+ T Cells in a Subset of Clinically Stable Kidney Transplant Recipients: A Potential Marker for Late Graft Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boeffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9663,51 +9663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Clave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (8), pp.1856-1868. </w:t>
@@ -9745,77 +9745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original approach was used to better evaluate the capacity of a prognostic marker using published survival curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Ashton-Chess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9879,103 +9879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A useful scoring system for the prediction and management of delayed graft function following kidney transplantation from cadaveric donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chapal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86 (6), pp.1130-1139. </w:t>
@@ -10013,103 +10013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative approach to estimate age-related mortality of kidney transplant recipients compared to the general population: results in favor of old-to-old transplantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (2), pp.219-225. </w:t>
@@ -10199,51 +10199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (11), pp.945 - 954. </w:t>
@@ -10294,64 +10294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-state analysis of kidney transplant recipients outcome: a semi-Markov model for studying the role of pre-transplant sensitization against Angiotensin II Type 1 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duska Dragun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10406,103 +10406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of miR-142-5p in Peripheral Blood Mononuclear Cells from Renal Transplant Patients with Chronic Antibody-Mediated Rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.e60702. </w:t>
@@ -10534,338 +10534,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02165884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Soluble Flt-1 Correlates With Delayed Graft Function and Early Loss of Peritubular Capillaries in the Kidney Graft</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the risk factors effects between two populations: two alternative approaches illustrated by the analysis of first and second kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02166095v1</w:t>
+                <w:t xml:space="preserve">inserm-02165977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the risk factors effects between two populations: two alternative approaches illustrated by the analysis of first and second kidney transplant recipients</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased Soluble Flt-1 Correlates With Delayed Graft Function and Early Loss of Peritubular Capillaries in the Kidney Graft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chapal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Meffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Carceles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (8), pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e31829f4772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02165977v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02166095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the risk factors effects between two populations: two alternative approaches illustrated by the analysis of first and second kidney transplant recipients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10938,64 +10938,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hodemon-Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Trébern-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (4), pp.1497-1502. </w:t>
@@ -11033,64 +11033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretransplant Sensitization Against Angiotensin II Type 1 Receptor Is a Risk Factor for Acute Rejection and Graft Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11161,295 +11161,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02165660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of multiple sclerosis relapse after in vitro fertilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Natural History of Clinical Operational Tolerance After Kidney Transplantation Through Twenty-Seven Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Michel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Confavreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme de Seze</w:t>
+                <w:t xml:space="preserve">R. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2012-302235⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (12), pp.3296 - 3307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2012.04249.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826749v1</w:t>
+                <w:t xml:space="preserve">hal-03388058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural History of Clinical Operational Tolerance After Kidney Transplantation Through Twenty-Seven Cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Brouard</w:t>
+                <w:t xml:space="preserve">Increased risk of multiple sclerosis relapse after in vitro fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pallier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Foucher</w:t>
+                <w:t xml:space="preserve">C. Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Danger</w:t>
+                <w:t xml:space="preserve">Jérôme de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (12), pp.3296 - 3307. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (8), pp.796-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2012.04249.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2012-302235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388058v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Blood of Healthy Individuals Exhibits CD8 T Cells with a Highly Altered TCR Vb Repertoire but with an Unmodified Phenotype</w:t>
               </w:r>
@@ -11461,51 +11461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boeffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11703,51 +11703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semi-Markov Model Based on Generalized Weibull Distribution with an Illustration for HIV Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11877,51 +11877,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles semi-Markoviens : Application à l'analyse de l'évolution de pathologies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier I, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12038,51 +12038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B377242C"/>
+    <w:nsid w:val="62B1CD23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12269,51 +12269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0330-7457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119769263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203298148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2714-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabathe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2024-037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kermen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006933" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Francis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Jonathan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucher Yohann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-094688" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Saint-Genis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birckener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-088306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05474298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reucherand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacoste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezaf420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000005464" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campfort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00241-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221139156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04794872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Danelian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chatton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jci-2022-0032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792872v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Loncle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10742-022-00289-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04795554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirracchio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000323" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savoye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legeai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pastural" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000004369" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04328638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prouteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2021.06.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Castelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boucquemont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac152" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802211047345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lejeune" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Laplaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10154-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lasalle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001308" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Querard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pernin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-021-02278-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Asar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003209" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81110-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabath&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Axel Laplaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.05.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03236402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dujardin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legendre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.08.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buschiazzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04065702v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240929" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019080847" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchereau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cornuaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dantal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13653" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03603017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz175" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02979802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5154" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158814v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garandeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002804" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65917-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Havas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101928" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2018.08.086" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mourad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy221" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157688v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Naesens" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmer Luning" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13290" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de S&#232;ze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007938" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157503v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341589v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kerleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baayen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1522-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Dion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14651" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158597v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002890" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157511v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chapelet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zambon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2179-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.04.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deltombe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anglicheau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Trebern-Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280217702416" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-017-0322-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugast" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Soulillou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papuchon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerif" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13946" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153196v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larmet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12736" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443463v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0121-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jousset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002395" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157725v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Daures" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280212464542" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157743v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0100-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153379v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6777" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868416v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascual" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Steiger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155278" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985789v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Marguerite" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Neau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0807-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259392v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jousset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149620v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215586456" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147789v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Debout" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kreis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.304" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147235v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Le Berre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Evanno" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Viklicky" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82267" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147354v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2369-16-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163547v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boeffard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clave" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013080848" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163160v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ashton-Chess" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.022" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163259v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.188" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163439v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12241" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349770v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Bourgeois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillaume" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delaunay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2014.07.264" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04769439v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Dragun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165884v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Paul" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060702" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166095v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;el" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Meffray" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Carceles" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e31829f4772" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850825v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-102" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165669v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantarovich" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hodemon-Corne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.10.055" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165660v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P D van Huyen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Renaudin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12397" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826749v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confavreux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2012-302235" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388058v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2012.04249.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501720v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021240" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418324v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herv&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Valanciut&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kamal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2009.03.021" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979846v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mathieu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200410170" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3EA7C3255E8BA89177C72685369D041236AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267683v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yohann-foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0330-7457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119769263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203298148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2714-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kermen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006933" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf125" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Francis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Jonathan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucher Yohann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-094688" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Saint-Genis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birckener" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-088306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05474298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reucherand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacoste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezaf420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000005464" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabathe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2024-037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00241-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campfort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154843" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221139156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04794872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Danelian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chatton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jci-2022-0032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04328638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prouteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2021.06.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Castelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boucquemont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802211047345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savoye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legeai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pastural" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000004369" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04795554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirracchio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000323" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seguin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Loncle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10742-022-00289-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pernin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-021-02278-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Asar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003209" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lasalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001308" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237474v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Querard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lejeune" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Laplaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Page" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10154-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81110-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabath&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Axel Laplaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.05.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03236402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dujardin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legendre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.08.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buschiazzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garandeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002804" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchereau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cornuaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dantal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13653" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03603017v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz175" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02979802v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5154" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019080847" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04065702v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240929" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65917-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Havas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101928" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Naesens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmer Luning" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13290" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de S&#232;ze" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007938" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2018.08.086" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mourad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy221" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy317" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341589v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kerleau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baayen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1522-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002890" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157511v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chapelet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zambon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2179-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881151v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Dion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14651" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153739v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280217702416" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155250v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deltombe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anglicheau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Trebern-Launay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153825v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-017-0322-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814725v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.04.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157725v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Daures" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280212464542" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443463v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0121-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299977v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jousset" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002395" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153196v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larmet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12736" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157743v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0100-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6777" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868416v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascual" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Steiger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155278" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150143v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugast" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Soulillou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papuchon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerif" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13946" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215586456" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147789v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Debout" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kreis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.304" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985789v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Marguerite" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Neau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0807-x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259392v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jousset" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147235v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Le Berre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Evanno" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Viklicky" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82267" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147354v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2369-16-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163547v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boeffard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clave" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013080848" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163160v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ashton-Chess" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.022" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163259v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.188" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163439v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12241" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349770v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Bourgeois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillaume" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delaunay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2014.07.264" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04769439v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Dragun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165884v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Paul" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060702" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165977v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166095v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;el" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Meffray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Carceles" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e31829f4772" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850825v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-102" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165669v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantarovich" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hodemon-Corne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.10.055" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165660v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P D van Huyen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Renaudin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12397" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388058v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2012.04249.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confavreux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2012-302235" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501720v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021240" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418324v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herv&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Valanciut&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kamal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2009.03.021" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979846v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mathieu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200410170" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3EA7C3255E8BA89177C72685369D041236AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267683v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>