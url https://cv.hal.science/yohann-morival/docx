--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -152,51 +152,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary European History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2025, 35, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0960777325101227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -814,252 +814,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des légitimités européennes</w:t>
+                <w:t xml:space="preserve">Les aléas d’une activité transnationale. Les représentants du CNPF-MEDEF à Bruxelles et les marges de l’Eurocratie depuis 1973</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (74), pp.33 - 51. </w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cultures &amp; Conflits, 108 (4), pp.59-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.074.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/conflits.19639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520516v1</w:t>
+                <w:t xml:space="preserve">hal-03119712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aléas d’une activité transnationale. Les représentants du CNPF-MEDEF à Bruxelles et les marges de l’Eurocratie depuis 1973</w:t>
+                <w:t xml:space="preserve">L’Europe dérange l’organigramme&amp;quot;. Le travail de l’Europe au sein des organisations patronales françaises depuis 1956</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Politique européenne, 57 (3), pp.116-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119712v1</w:t>
+                <w:t xml:space="preserve">hal-03159114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Europe dérange l’organigramme&amp;quot;. Le travail de l’Europe au sein des organisations patronales françaises depuis 1956</w:t>
+                <w:t xml:space="preserve">La fabrique des légitimités européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (74), pp.33 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.074.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159114v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinir les frontières du surendettement : Quel problème pour quel public ?</w:t>
               </w:r>
@@ -1829,173 +1829,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec et contre l’État. La production de la position du CNPF lors des négociations avec les pays neutres (1970-1971)</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment investir Bruxelles ? Le temps long de l’institutionnalisation du bureau permanent du CNPF à Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Danièle Fraboulet; Clotilde Druel-Korn; Pierre Vernus. </w:t>
+              <w:t xml:space="preserve">Hélène Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les organisations patronales et la sphère publique. Europe XIXe et XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.65 - 77, 2013, 9782753527409</w:t>
+              <w:t xml:space="preserve">Représenter le patronat européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.93 - 120, 2013, 9782875740571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166553v1</w:t>
+                <w:t xml:space="preserve">hal-02163215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment investir Bruxelles ? Le temps long de l’institutionnalisation du bureau permanent du CNPF à Bruxelles</w:t>
+                <w:t xml:space="preserve">Avec et contre l’État. La production de la position du CNPF lors des négociations avec les pays neutres (1970-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Michel. </w:t>
+              <w:t xml:space="preserve">Danièle Fraboulet; Clotilde Druel-Korn; Pierre Vernus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter le patronat européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.93 - 120, 2013, 9782875740571</w:t>
+              <w:t xml:space="preserve">Les organisations patronales et la sphère publique. Europe XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.65 - 77, 2013, 9782753527409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163215v1</w:t>
+                <w:t xml:space="preserve">hal-03166553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2407,51 +2407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morival" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777325101227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7622" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926686v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.097.0012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2022.2128109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.202.0093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0685" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.124.0085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03119712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19639" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01459820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.157.0097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057814" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03166553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9j0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flusin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morival" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777325101227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7622" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926686v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.097.0012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2022.2128109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.202.0093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0685" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.124.0085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03119712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19639" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01459820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.157.0097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057814" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03166553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9j0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flusin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>