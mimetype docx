--- v1 (2026-04-05)
+++ v2 (2026-05-20)
@@ -814,252 +814,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aléas d’une activité transnationale. Les représentants du CNPF-MEDEF à Bruxelles et les marges de l’Eurocratie depuis 1973</w:t>
+                <w:t xml:space="preserve">La fabrique des légitimités européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cultures &amp; Conflits, 108 (4), pp.59-76. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (74), pp.33 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/conflits.19639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.074.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119712v1</w:t>
+                <w:t xml:space="preserve">hal-01520516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Europe dérange l’organigramme&amp;quot;. Le travail de l’Europe au sein des organisations patronales françaises depuis 1956</w:t>
+                <w:t xml:space="preserve">Les aléas d’une activité transnationale. Les représentants du CNPF-MEDEF à Bruxelles et les marges de l’Eurocratie depuis 1973</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cultures &amp; Conflits, 108 (4), pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.19639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159114v1</w:t>
+                <w:t xml:space="preserve">hal-03119712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des légitimités européennes</w:t>
+                <w:t xml:space="preserve">L’Europe dérange l’organigramme&amp;quot;. Le travail de l’Europe au sein des organisations patronales françaises depuis 1956</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Politique européenne, 57 (3), pp.116-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.074.0033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01520516v1</w:t>
+                <w:t xml:space="preserve">hal-03159114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinir les frontières du surendettement : Quel problème pour quel public ?</w:t>
               </w:r>
@@ -2407,51 +2407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morival" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777325101227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7622" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926686v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.097.0012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2022.2128109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.202.0093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0685" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.124.0085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03119712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19639" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01459820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.157.0097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057814" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03166553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9j0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flusin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morival" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777325101227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7622" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926686v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.097.0012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2022.2128109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.202.0093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0685" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.124.0085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03119712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19639" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03159114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01459820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.157.0097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057814" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03166553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9j0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flusin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>