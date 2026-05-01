--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -1018,174 +1018,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je rugirai.&amp;quot; Formes et métriques de la déploration politique dans la poésie romantique</w:t>
+                <w:t xml:space="preserve">Le bestiaire de Poèmes barbares : politique, écologie et poétologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Littératures francophones et écologies : regards croisés, 16 (1), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51777/relief12340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139345v1</w:t>
+                <w:t xml:space="preserve">hal-03898553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bestiaire de Poèmes barbares : politique, écologie et poétologie</w:t>
+                <w:t xml:space="preserve">Je rugirai.&amp;quot; Formes et métriques de la déploration politique dans la poésie romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'élégiaque, 196, pp.94-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51777/relief12340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03898553v1</w:t>
+                <w:t xml:space="preserve">hal-03139345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et dans l'âme sans fond laisse filer la sonde&amp;quot; : science et poésie chez Théophile Gautier</w:t>
               </w:r>
@@ -1542,159 +1542,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésies philosophiques et autres Œuvres de Louise Ackermann</w:t>
+                <w:t xml:space="preserve">Participation à l’édition critique de l’œuvre poétique complète de Marceline Desbordes-Valmore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yohann Ringuedé. Flammarion, 2025, 9782080416186</w:t>
+              <w:t xml:space="preserve">Christine Planté. Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898530v1</w:t>
+                <w:t xml:space="preserve">hal-05168240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à l’édition critique de l’œuvre poétique complète de Marceline Desbordes-Valmore</w:t>
+                <w:t xml:space="preserve">Poésies philosophiques et autres Œuvres de Louise Ackermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Planté. Classiques Garnier, A paraître</w:t>
+              <w:t xml:space="preserve">Yohann Ringuedé. Flammarion, 2025, 9782080416186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168240v1</w:t>
+                <w:t xml:space="preserve">hal-03898530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à l’édition critique de Le Parnasse contemporain. Recueil de vers nouveaux, 1866.</w:t>
               </w:r>
@@ -3824,51 +3824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doct19serd.hypotheses.org/606" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metamorphose.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anihumain.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imascience.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biolog.hypotheses.org/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ringued&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief12340" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/des-fleurs-et-des-pleurs/9782290384831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favard Margot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Myoupo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/journ%C3%A9es-d%C3%A9tude/litt%C3%A9rature-et-positivisme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9151/marceline-desbordes-valmore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02393371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC2203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doct19serd.hypotheses.org/606" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metamorphose.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anihumain.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imascience.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biolog.hypotheses.org/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ringued&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief12340" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/des-fleurs-et-des-pleurs/9782290384831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favard Margot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Myoupo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/journ%C3%A9es-d%C3%A9tude/litt%C3%A9rature-et-positivisme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9151/marceline-desbordes-valmore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02393371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC2203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>