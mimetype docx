--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1018,174 +1018,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bestiaire de Poèmes barbares : politique, écologie et poétologie</w:t>
+                <w:t xml:space="preserve">Je rugirai.&amp;quot; Formes et métriques de la déploration politique dans la poésie romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'élégiaque, 196, pp.94-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898553v1</w:t>
+                <w:t xml:space="preserve">hal-03139345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je rugirai.&amp;quot; Formes et métriques de la déploration politique dans la poésie romantique</w:t>
+                <w:t xml:space="preserve">Le bestiaire de Poèmes barbares : politique, écologie et poétologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Littératures francophones et écologies : regards croisés, 16 (1), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51777/relief12340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139345v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et dans l'âme sans fond laisse filer la sonde&amp;quot; : science et poésie chez Théophile Gautier</w:t>
               </w:r>
@@ -1542,159 +1542,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à l’édition critique de l’œuvre poétique complète de Marceline Desbordes-Valmore</w:t>
+                <w:t xml:space="preserve">Poésies philosophiques et autres Œuvres de Louise Ackermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Planté. Classiques Garnier, A paraître</w:t>
+              <w:t xml:space="preserve">Yohann Ringuedé. Flammarion, 2025, 9782080416186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168240v1</w:t>
+                <w:t xml:space="preserve">hal-03898530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésies philosophiques et autres Œuvres de Louise Ackermann</w:t>
+                <w:t xml:space="preserve">Participation à l’édition critique de l’œuvre poétique complète de Marceline Desbordes-Valmore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yohann Ringuedé. Flammarion, 2025, 9782080416186</w:t>
+              <w:t xml:space="preserve">Christine Planté. Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898530v1</w:t>
+                <w:t xml:space="preserve">hal-05168240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à l’édition critique de Le Parnasse contemporain. Recueil de vers nouveaux, 1866.</w:t>
               </w:r>
@@ -2235,173 +2235,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vers bateleur de Jean Richepin</w:t>
+                <w:t xml:space="preserve">« L’idéaliste dévoyé, Louise Ackermann face à Pascal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christoph Groß. </w:t>
+              <w:t xml:space="preserve">Sylvain Ledda et Tony Gheerhaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Richepin, poète saltimbanque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Le Pascal des Romantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342481v1</w:t>
+                <w:t xml:space="preserve">hal-05168249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’idéaliste dévoyé, Louise Ackermann face à Pascal »</w:t>
+                <w:t xml:space="preserve">Le vers bateleur de Jean Richepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvain Ledda et Tony Gheerhaert. </w:t>
+              <w:t xml:space="preserve">Christoph Groß. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pascal des Romantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, A paraître</w:t>
+              <w:t xml:space="preserve">Jean Richepin, poète saltimbanque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168249v1</w:t>
+                <w:t xml:space="preserve">hal-05342481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Austérité stylistique et métrique chez Leconte de Lisle – une analyse génétique du poème &amp;quot;Les ascètes&amp;quot; »</w:t>
               </w:r>
@@ -2613,251 +2613,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;Science du désert&amp;quot; : une lecture épistémocritique des Poèmes antiques et modernes de Vigny »</w:t>
+                <w:t xml:space="preserve">Au désert, au désert, les sages et les forts !&amp;quot; Leconte de Lisle et le style ascétique (&amp;quot;Les ascètes&amp;quot;, Poèmes barbares, 1872)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Bertrand; Magalie Myoupo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigny poète</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formes et figures de l’ascétisme (XIXe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine (Édul), A paraître, Littératures et spiritualités</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168267v1</w:t>
+                <w:t xml:space="preserve">hal-03992143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences contre l'idéal ? Une lecture épistémocritique des Destinées</w:t>
+                <w:t xml:space="preserve">« &amp;quot;Science du désert&amp;quot; : une lecture épistémocritique des Poèmes antiques et modernes de Vigny »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures des poésies d'Alfred de Vigny</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vigny poète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabula, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.13106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645567v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au désert, au désert, les sages et les forts !&amp;quot; Leconte de Lisle et le style ascétique (&amp;quot;Les ascètes&amp;quot;, Poèmes barbares, 1872)</w:t>
+                <w:t xml:space="preserve">Les sciences contre l'idéal ? Une lecture épistémocritique des Destinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphanie Bertrand; Magalie Myoupo. </w:t>
+              <w:t xml:space="preserve">Esther Pinon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes et figures de l’ascétisme (XIXe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine (Édul), A paraître, Littératures et spiritualités</w:t>
+              <w:t xml:space="preserve">Lectures des poésies d'Alfred de Vigny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.209-226, 2024, Didact Français, 978-2-7535-9860-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992143v1</w:t>
+                <w:t xml:space="preserve">hal-04645567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur des airs que j’adore&amp;quot; : Le modèle générique de la chanson dans Les pleurs</w:t>
               </w:r>
@@ -2992,109 +2992,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de La Découverte scientifique dans les arts</w:t>
+                <w:t xml:space="preserve">« Les sciences dans La Bande noire de Jules David (1837) : modèle romanesque et fertilité poétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azélie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Découverte scientifique dans les arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, 2018, Savoirs en Texte</w:t>
+              <w:t xml:space="preserve">La Bande noire, Jules David (1837), édition critique sous la direction de Magalie Myoupo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961441v1</w:t>
+                <w:t xml:space="preserve">hal-02961434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des coups de marteau dans la langue des dieux : mettre en vers le technolecte en un siècle positiviste »</w:t>
               </w:r>
@@ -3143,96 +3130,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les sciences dans La Bande noire de Jules David (1837) : modèle romanesque et fertilité poétique »</w:t>
+                <w:t xml:space="preserve">Introduction de La Découverte scientifique dans les arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azélie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bande noire, Jules David (1837), édition critique sous la direction de Magalie Myoupo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La Découverte scientifique dans les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2018, Savoirs en Texte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961434v1</w:t>
+                <w:t xml:space="preserve">hal-02961441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Evolutionism and successivity in Antediluviana, Poème géologique by Ernest Cotty (1876) »</w:t>
               </w:r>
@@ -3824,51 +3824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doct19serd.hypotheses.org/606" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metamorphose.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anihumain.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imascience.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biolog.hypotheses.org/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ringued&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief12340" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/des-fleurs-et-des-pleurs/9782290384831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favard Margot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Myoupo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/journ%C3%A9es-d%C3%A9tude/litt%C3%A9rature-et-positivisme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9151/marceline-desbordes-valmore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02393371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC2203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doct19serd.hypotheses.org/606" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metamorphose.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anihumain.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imascience.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biolog.hypotheses.org/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ringued&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief12340" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/des-fleurs-et-des-pleurs/9782290384831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favard Margot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Myoupo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/journ%C3%A9es-d%C3%A9tude/litt%C3%A9rature-et-positivisme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9151/marceline-desbordes-valmore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02393371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC2203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>